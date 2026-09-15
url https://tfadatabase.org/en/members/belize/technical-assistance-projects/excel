--- v2 (2026-06-13)
+++ v3 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -386,53 +386,50 @@
   </si>
   <si>
     <t>1. Capacity building to develop and administer single document processing for expedited shipment (based on 2014 Needs Assessment).
 2. Funding for IT equipment for administering expedited shipments (based on 2014 Needs Assessment).
 3. TA for the standardization of procedures in expedited shipment., . Capacity building to develop and administer single document processing for expedited shipment (based on 2014 Needs Assessment).
 2. Funding for IT equipment for administering expedited shipments (based on 2014 Needs Assessment).
 3. TA for the standardization of procedures in expedited shipment.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>22 February 2021</t>
   </si>
   <si>
     <t>1. Technical and financial assistance required to ensure that proper inspection facilities are in place for agricultural and food product at each official point of entry. In addition, for trade in live animals appropriate holding and inspection facilities need to be in place (facilitate quarantine period and treatment where necessary prior to import and export and where applicable even for in-transit consignments)., . Technical and financial assistance required to ensure that proper inspection facilities are in place for agricultural and food product at each official point of entry. In addition, for trade in live animals appropriate holding and inspection facilities need to be in place (facilitate quarantine period and treatment where necessary prior to import and export and where applicable even for in-transit consignments).</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
-  </si>
-[...1 lines deleted...]
-    <t>31 January 2030</t>
   </si>
   <si>
     <t>1.	Assistance to conduct feasibility study.
 2.	Technical assistance to learn best practices in countries that have introduced joint border controls and one-stop border post control.
 3.	Financial assistance for equipment and software.
 4.	Technical assistance for strengthening the human resources of border agencies.
 5.	Technical assistance and cooperation for training and awareness building., .	Assistance to conduct feasibility study.
 2.	Technical assistance to learn best practices in countries that have introduced joint border controls and one-stop border post control.
 3.	Financial assistance for equipment and software.
 4.	Technical assistance for strengthening the human resources of border agencies.
 5.	Technical assistance and cooperation for training and awareness building.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>European Union, CDB</t>
   </si>
   <si>
@@ -1472,214 +1469,214 @@
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="I21" t="s">
         <v>82</v>
       </c>
       <c r="J21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>84</v>
       </c>
       <c r="D22" t="s">
         <v>43</v>
       </c>
       <c r="E22" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" t="s">
         <v>85</v>
       </c>
-      <c r="F22" t="s">
-[...5 lines deleted...]
-      <c r="I22" t="s">
+      <c r="J22" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.3</v>
       </c>
       <c r="B23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
+        <v>89</v>
+      </c>
+      <c r="I23" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.4</v>
       </c>
       <c r="B24">
         <v>10.4</v>
       </c>
       <c r="C24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>61</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
+        <v>92</v>
+      </c>
+      <c r="I24" t="s">
         <v>93</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.7</v>
       </c>
       <c r="B25">
         <v>10.7</v>
       </c>
       <c r="C25" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D25" t="s">
         <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="J25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.9</v>
       </c>
       <c r="B26">
         <v>10.9</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="J26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C27" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D27" t="s">
         <v>39</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="I27" t="s">
+        <v>101</v>
+      </c>
+      <c r="J27" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">