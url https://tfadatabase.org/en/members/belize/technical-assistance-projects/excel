--- v3 (2026-09-15)
+++ v4 (2026-10-12)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>