--- v4 (2026-10-12)
+++ v5 (2026-11-02)
@@ -293,51 +293,51 @@
   </si>
   <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>22 August 2021</t>
   </si>
   <si>
     <t>-Advance Cargo Information System - Infrastructure support
 -Valuation - Technical guidance in valuation and advance rulings
 - Enforcement - Training and equipment</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>Penalty Disciplines</t>
   </si>
   <si>
     <t>1. There is a need for formal training., . There is a need for formal training.</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
-    <t>31 December 2026</t>
+    <t>30 June 2028</t>
   </si>
   <si>
     <t>1. Upgrade agencies to full electronic systems for connectivity to ASYCUDA WORLD. Revision of current systems, updating existing systems and creation of new systems (Single-window approach).
 2. BAHA need financial and technical assistance to implement an information system for the entire organisation.  This would then address both import and export procedures and facilitate recall mechanism when necessary. Training of personnel required in this aspect., . Upgrade agencies to full electronic systems for connectivity to ASYCUDA WORLD. Revision of current systems, updating existing systems and creation of new systems (Single-window approach).
 2. BAHA need financial and technical assistance to implement an information system for the entire organisation.  This would then address both import and export procedures and facilitate recall mechanism when necessary. Training of personnel required in this aspect.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>The Customs and Excise Department allows electronic payments; it is currently engaged in an effort to include other agencies which require additional assistance and support from donors in implementing.
 Requires the following additional assistance and support not earlier anticipated:
 1.	Assistance and financial support for the development of a wide-area network for BAHA.
 2.	Assistance for the development of a legal framework that is supportive of electronic payments.</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>CDB, WCO, IMF</t>
   </si>
   <si>