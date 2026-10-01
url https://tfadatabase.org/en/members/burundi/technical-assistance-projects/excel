--- v2 (2026-06-17)
+++ v3 (2026-10-01)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>