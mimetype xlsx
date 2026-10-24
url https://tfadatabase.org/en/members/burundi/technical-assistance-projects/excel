--- v3 (2026-10-01)
+++ v4 (2026-10-24)
@@ -907,51 +907,51 @@
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="I8" t="s">
         <v>43</v>
       </c>
       <c r="J8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.2</v>
       </c>
       <c r="B9">
         <v>6.2</v>
       </c>
       <c r="C9" t="s">
         <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="I9" t="s">
         <v>46</v>
       </c>
       <c r="J9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.1</v>
       </c>
       <c r="B10">
         <v>7.1</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">