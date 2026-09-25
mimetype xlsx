--- v2 (2026-06-14)
+++ v3 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>31 December 2019</t>
   </si>
   <si>
     <t>31 January 2021</t>
   </si>
   <si>
     <t>No</t>
   </si>