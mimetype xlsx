--- v3 (2026-09-25)
+++ v4 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>31 December 2019</t>
   </si>
   <si>
     <t>31 January 2021</t>
   </si>
   <si>
     <t>No</t>
   </si>
@@ -159,51 +159,51 @@
   <si>
     <t>Rejected Goods</t>
   </si>
   <si>
     <t>Legal Guidelines for the procedure and disposal of rejected goods to be developed and implemented by the relevant Agencies e.g. Divisions of Agriculture, Bureau of Standards and the Environmental Health Unit among others.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and Financial Assistance for required updates to the ASYCUDA World System.
 Training for Customs Officers, Ships and Courier Agents, Consolidators and Freight Forwarders in the new aspects of reporting cargo consignments in ASYCUDA World.
 Technical Assistance to develop Guidelines for information sharing at the regional/international levels.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -497,51 +497,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -806,59 +806,50 @@
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>41</v>
       </c>
       <c r="J10" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>