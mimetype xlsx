--- v3 (2026-06-30)
+++ v4 (2026-09-24)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>15 January 2022</t>
   </si>
   <si>
     <t>15 July 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>