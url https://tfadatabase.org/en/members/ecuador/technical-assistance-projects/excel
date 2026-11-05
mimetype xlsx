--- v4 (2026-09-24)
+++ v5 (2026-11-05)
@@ -1,124 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>15 January 2022</t>
   </si>
   <si>
     <t>15 July 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>United Kingdom, Germany, UNCTAD, WCO</t>
   </si>
   <si>
     <t>Cooperation to establish an online consultation system allowing for interaction between government bodies and users. This system should collect and record comments made by natural and legal persons regarding regulations, legislation and other provisions issued by the various bodies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>15 January 2024</t>
   </si>
   <si>
-    <t>15 January 2027</t>
+    <t>15 July 2028</t>
   </si>
   <si>
     <t>Cooperation to strengthen diagnostic laboratories in the areas of plant health, animal health and food safety. This contribution will focus on establishing adequate infrastructure in terms of appropriate control points for inspection and quarantine, laboratory equipment, and reagents, etc. 
 Staff training is required on new analytical methodologies. Cooperation is also required to help organize workshops on the following subjects:
 •	Establishing methods to ensure the quality of activities carried out in customs laboratories.
 •	Optimizing the process for meeting the necessary requirements for compliance with ISO standards.
 •	Evaluation, verification and control of laboratory conditions and the methods used.
 To this end, it is suggested that trainers have experience of the following:
 •	Preparation of a laboratory management model; instructions and procedures; equipment maintenance and calibration plans; and analytical instruments.
 •	Implementation of quality systems in customs laboratories.
 •	Implementation and use of methodologies.
 •	Physico-chemical analysis of samples of goods for tariff classification purposes.
 Safety measures to protect facilities, equipment and instruments assigned to the division.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>15 January 2028</t>
   </si>
   <si>
     <t>Cooperation for training and technical assistance with a view to implementing systems for the exchange of information between countries on levels of risk. Better practices and new procedures are needed to deal with high- and low-risk goods.
@@ -171,51 +171,51 @@
     <t>Cooperation for the creation of a single digital platform that provides border agencies with access to information on trade operation requirements and audits. Equipment is needed for buildings housing Bi National Border Service Centres (CEBAF) on trunk road No. 3 from Macará to La Tina (Ecuador – Peru). These centres are expected to provide around 120 jobs for the two countries and will facilitate trade. Cooperation for the hiring of professional chemists to work 24 hours a day, seven days a week in substance-control activities at the border crossings of Rumichaca, San Miguel, Huaquillas and Macará, and at ports and airports (Guayaquil and Quito).
 Standards are required for these substances for quantitative and qualitative analysis purposes (approved preliminary identification tests – PIPH). Technology and infrastructure are also required for diagnosis with a view to quarantine treatments; incinerator facilities are required, as well as quarantine areas and border point transport facilities.
 Cooperation to provide laboratories with Raman technology, infrared, and mass gas chromatography equipment, digital potentiometers, refractometers and dosimeters, etc. Ongoing training is also needed for border control staff, with an emphasis on the sharing of experiences with other countries in the region; issues covered should include container control, new psychoactive substances, synthetic drugs, new camouflage techniques, and new chemical analysis techniques, amongst others. In order to ensure and protect the integrity of the country, electronic security systems are required, such as perimeter fences, cameras, sensors,
 scanners for persons and vehicles, etc. In addition, personal protective equipment is required for the handling of controlled drugs.</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>15 January 2023</t>
   </si>
   <si>
     <t>15 July 2027</t>
   </si>
   <si>
     <t>Canada, Germany, USAID, GATF, UNCTAD, WCO</t>
   </si>
   <si>
     <t>Cooperation for an electronic automated registration system that covers all entities responsible for issuing resolutions, permits, certificates, automatic and non-automatic licences, and accompanying documents (preshipment) and supporting documents that are required for importing and exporting. Cooperation for streamlining the incorporation into the Single Window of new control measures involving certificates and other documents that are required for the shipment of imports and exports.
 Acquisition of technological components and restructuring of the internal systems of entities issuing control documents that are not linked to Ecuador's single window.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -509,51 +509,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -778,59 +778,50 @@
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="I8" t="s">
         <v>41</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>