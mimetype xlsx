--- v2 (2026-06-02)
+++ v3 (2026-10-16)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Notification</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t>30 June 2025</t>
   </si>
   <si>
     <t>No</t>
   </si>