--- v3 (2026-10-16)
+++ v4 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Notification</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t>30 June 2025</t>
   </si>
   <si>
     <t>No</t>
   </si>
@@ -183,51 +183,51 @@
 Updated computers and software for border agencies compatible with customs automated system.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>Assistance needed:
 Legal/Policy
 Technical Assistance to review relevant legislations from different border agencies to develop one single window to be used by all border agencies.
 Technical Assistance for setting clear time scale for roll out and implementation of Single Window.
 Procedures
 Assistance to develop efficient and effective procedures in order to implement national single window.
 Human Resource/Training
 Training and capacity building for relevant border agencies. Sensitization of business community in order to implement single window.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -521,51 +521,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -801,59 +801,50 @@
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="I9" t="s">
         <v>37</v>
       </c>
       <c r="J9" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>