--- v5 (2026-08-20)
+++ v6 (2026-10-04)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>15 March 2025</t>
   </si>