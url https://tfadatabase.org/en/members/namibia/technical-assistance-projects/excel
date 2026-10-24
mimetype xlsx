--- v6 (2026-10-04)
+++ v7 (2026-10-24)
@@ -242,51 +242,51 @@
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>•	Assistance to provide awareness creation and training for the roll-out of OSBPs (funding) and other bilateral border agency collaboration mechanisms;
 •	Review border procedures and operations cross borders to assess current situation;
 •	Review and create if necessary, MOU between border agencies;
 •	Harmonisation of different systems between bordering countries;
 •	For both national and cross border cooperation:
 •	Enactment of the relevant procedures regulations to guide operations;
 •	Review and reform as necessary, regulations and policy;
 •	Technical assistance for the establishment of agency coordination and collaboration at national level;
 •	Increased institutional capacity;
 •	Review and if necessary, improve infrastructure and equipment;
 •	Training/capacity building for staff of the various regulatory agencies at the border;
 •	Consultation with stakeholders;
 •	Awareness campaign of changes.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
-    <t>30 December 2026</t>
+    <t>30 June 2028</t>
   </si>
   <si>
     <t>•	Assistance in design, establishment (funding) and roll-out of ESW and training of staff and users of ESW;
 •	Development of an appropriate IT system;
 •	Training of officials overseeing establishment of and using single window;
 •	Training of other stakeholders;
 •	Awareness campaign.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Use of customs brokers</t>
   </si>
   <si>
     <t>30 June 2030</t>
   </si>
   <si>
     <t>•	Review licensing requirements to ensure that they are objective and transparent;
 •	Training on publication requirements;
 •	Technical assistance in design and development of a system integrated profiling mechanism for brokers;
 •	Assistance for awareness creation and training for the roll-out of new system;
 •	Technical assistance (funding) to train brokers on customs procedures. Develop policy/procedures/monitoring to ensure that procedures are applied uniformly throughout the country;
 •	Technical assistance and support to streamline and optimize border processes and procedures with all institutions in order to ensure improved controls, eliminate unnecessary formalities and harmonize requirements for safeguarding international good practices.</t>
   </si>