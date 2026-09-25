--- v2 (2026-06-14)
+++ v3 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>No</t>
   </si>