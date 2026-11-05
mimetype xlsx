--- v3 (2026-09-25)
+++ v4 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>No</t>
   </si>
@@ -211,51 +211,51 @@
 1.	Implement the Single Window feasibility study recommendations;
 2.	Replace document manual processing systems with automated systems (all agencies except PNG Customs Services);
 3.	Expedite effective implementation of ASYCUDA World that integrates all border clearance agencies;
 4.	Facilitate all agencies involved in border clearance and regulation of trade to jointly establish a common strategy for the phased implementation of a single window;
 5.	Assist the National Trade Facilitation Committee to decide on which single window model is to be implemented;
 6.	Implement the single window;
 7.	Support the process for enactment of an e-commerce legislation.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>PNG Customs Services to seek Technical Assistance in establishing required legislative amendment, in accordance with other domestic law, system connectivity among regional groupings, map processes and procedures required, including the establishment of an enquiry point.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -549,51 +549,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -887,59 +887,50 @@
         <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="I11" t="s">
         <v>50</v>
       </c>
       <c r="J11" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>