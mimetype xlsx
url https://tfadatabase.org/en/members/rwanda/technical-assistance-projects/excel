--- v1 (2026-02-07)
+++ v2 (2026-06-19)
@@ -12,184 +12,175 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>31 August 2024</t>
   </si>
   <si>
     <t>31 August 2026</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>TMA, USAID, UNCTAD, TMA</t>
+    <t>USAID, UNCTAD, TMA</t>
   </si>
   <si>
     <t>-	Develop a Legal Framework for establishment of a One Stop Centre Enquiry Point
 -	Develop an Operations Manual for the One Stop Centre Enquiry Point
 -	Harmonize procedures from different enquiry points for running the One Stop Centre Enquiry Point
 -	Establishment and Operationalization of a One Stop Centre Enquiry Point
 -	Awareness (sensitization workshops, media talks, etc)
 -	Training of National Enquiry Points &amp; NTFC subcommittees</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>TMA, USAID, UNCTAD</t>
   </si>
   <si>
     <t>-	Design Formal Operational Guidelines and Legal Framework for conducting/undertaking the Second Test
 -	Build Staff Capacity with Appropriate Skills (public and private sectors) on use of second tests
 -	Develop and interlink Laboratory Information Management Systems to all laboratories identified for testing
 -	Conduct a Gaps Assessment of the capacity of existing private laboratories for their accreditation to enable them to provide the 2nd test required under the TFA
 -	Support in peer assessment and regional proficiency testing for 3 years
 -	Support to the proficiency testing (PT) schemes at regional level</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>7.4.3</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>31 August 2030</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t>-	Risk Management System interface for agencies involved in export, import and transit (integrated risk management-through the eSW)
 -	Build capacity for Staff of concerned Government institutions and Risk Management Committee 
 -	Procure laboratory equipment for various tests and other inspection tools
 -	Establish and Operationalise the Risk Management Committee
 -	Awareness of traders on Risk Management</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
+    <t>31 August 2029</t>
+  </si>
+  <si>
     <t>ITC, UNCTAD</t>
   </si>
   <si>
     <t>Rwanda is submitting the notification to shift from category B to category C in order to obtain financial and technical assistance and capacity building support to carry out Time Release Studies.</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
-    <t>WB, TMA, European Union</t>
+    <t>European Union, World Bank, TMA</t>
   </si>
   <si>
     <t>-	Enhance coordinated border management by harmonizing procedures and formalities (extension of border working hours, harmonization of working hours, joint inspections, etc)
 -	Improve Operationalization of Joint Border Committees
 -	Continue with work on One Stop Border Posts and required equipment such as e-gates, IT facilities, etc
 -	Conduct Training, Sensitization, and Workshops of Stakeholders</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Use of customs brokers</t>
   </si>
   <si>
     <t>USAID, UNCTAD</t>
   </si>
   <si>
     <t>-	Review and publish the licensing requirements
 -	Consider a careful interpretation of article 145 of EAC CMA 2004 and amend it to cater for TF provision and requirement
 -	To review the legal base to allow importers to clear goods without the use of clearing agents
 -	Capacity building for importers &amp; exporters
 -	Establish a review team led by the RRA, but encompassing representatives from the Broker community and interested members of the import/export community to commence the process</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -553,236 +544,236 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
       <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" t="s">
         <v>26</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.6</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>7.6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" t="s">
         <v>31</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>8</v>
       </c>
-      <c r="B6" t="s">
-        <v>34</v>
+      <c r="B6">
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.6</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>10.6</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">