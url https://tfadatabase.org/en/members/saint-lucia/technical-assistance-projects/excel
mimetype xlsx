--- v5 (2026-06-12)
+++ v6 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>31 December 2018</t>
   </si>
   <si>
     <t>30 June 2023</t>
   </si>
   <si>
     <t>No</t>
   </si>