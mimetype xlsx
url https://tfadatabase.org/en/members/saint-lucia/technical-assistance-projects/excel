--- v6 (2026-09-25)
+++ v7 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>31 December 2018</t>
   </si>
   <si>
     <t>30 June 2023</t>
   </si>
   <si>
     <t>No</t>
   </si>
@@ -163,96 +163,96 @@
   <si>
     <t>28 July 2028</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>Investment Climate Reform Facility</t>
   </si>
   <si>
     <t>•	Development of a legal or administrative document that deals with Average Release Times.
 •	Review and update the legal/regulatory framework to allow for seamless flow of information and coordination among institutions intervening in border-crossing operations.
 Training and capacity building:
 •	Provide training and capacity building to staff/agencies of the concerned agencies and to economic operators on the interpretation of the study results.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
-    <t>29 December 2026</t>
+    <t>29 June 2028</t>
   </si>
   <si>
     <t>The legislative and regulatory framework has to be further developed to take into account new processes and procedures, as well as the need for mutual recognition agreements. External assistance is also required to: (i) build the capacity of customs officials; and (ii) to develop awareness programmes aimed at enhancing the cooperation of potential operators in the sharing of confidential information critical to the process, and to ultimately improve the uptake of the programme.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>•	Review of existing policies, procedures and operations with respect to the management and handling of perishable goods at all ports of entry with a view to updating for the purpose of being aligned with international standards.</t>
   </si>
   <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
     <t>•	Conduct a Diagnostic Assessment of the existence and usage of policies and legislations with regards to Acceptance of Copies across all border and regulatory agencies with a view to updating and developing the appropriate instrument in keeping with international standards.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>29 December 2023</t>
   </si>
   <si>
-    <t>30 December 2026</t>
+    <t>30 June 2028</t>
   </si>
   <si>
     <t>World Bank, TFAF, Canada-CARICOM EDI</t>
   </si>
   <si>
     <t>•	Training and capacity building as well as financial assistance to obtain the necessary IT support.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -546,51 +546,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -943,59 +943,50 @@
         <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>56</v>
       </c>
       <c r="I12" t="s">
         <v>57</v>
       </c>
       <c r="J12" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>