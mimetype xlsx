--- v0 (2026-05-20)
+++ v1 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>columna</t>
   </si>
   <si>
     <t>Description of the assistance</t>
   </si>
   <si>
     <t>Alemania</t>
   </si>
   <si>
     <t xml:space="preserve">There is no national legislation or measure in addition to EU-level notification:
 EU single window initiative
 European Commission
 Directorate General for Taxation and Customs Union
 https://ec.europa.eu/taxation_customs/general-information-customs/electronic-customs/eu-single-window-environment-for-customs_en
 </t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Se puede consultar información detallada sobre el funcionamiento de la ventanilla única de comercio exterior (V.U.C.E.) en los siguientes enlaces:
 •	Central de información de VUCE: https://ci.vuce.gob.ar
 •	Iniciativa de la ventanilla única: https://www.argentina.gob.ar/vuce
 •	Consultas y mesa de ayuda: https://www.argentina.gob.ar/vuce/contacto</t>
@@ -601,50 +601,62 @@
 Le Guichet Unique PortNet est accessible à l'adresse http://www.portnet.ma. Il est opérationnel 24h/24 et 7j/7.
 L'objectif assigné à Portnet est l'extension du guichet unique pour couvrir toutes les formalités du commerce extérieur et le paiement électronique, en impliquant l'ensemble des opérateurs à la fois de la communauté portuaire, aéroportuaire et transport terrestre et également étendre les fonctionnalités du GU à toute la chaine logistique du commerce extérieur.</t>
   </si>
   <si>
     <t>Mauricio</t>
   </si>
   <si>
     <t xml:space="preserve">The single window in Mauritius is called the Mauritius Trade Link which was launched on 26 January 2016 on the occasion of International Customs Day 2016. The platform provides an online, web-based facility to submit applications for import/export licenses and permits clearance from government agencies without replication of data entry.
 10 out of 12 Government Agencies/Ministries are already hooked into the system. The remaining 2 are expected to join shortly.
 With this system in place, the application and payment for trade permits is automated and traders have the facility to track the progress of their application in real time.
 </t>
   </si>
   <si>
     <t>México</t>
   </si>
   <si>
     <t xml:space="preserve">La Ventanilla Única de Comercio Exterior Mexicano (VUCEM) es una plataforma integral de servicios que facilita el despacho aduanero, garantiza la transparencia, simplifica y potencia las operaciones de comercio exterior y facilita su logística. Asimismo, tiene como objetivo agilizar y simplificar los flujos de información entre el comercio y el gobierno y aportar beneficios significativos para todas las partes involucradas en el comercio transfronterizo.
 Se puede consultar información detallada sobre el funcionamiento de la VUCEM en los siguientes enlaces:
 Decreto por el que se establece la VUCEM:
 http://dof.gob.mx/nota_detalle.php?codigo=5174688&amp;fecha=14/01/2011
 Acceso a la VUCEM:
 https://www.ventanillaunica.gob.mx/vucem/index.htm
 https://wwwqa.ventanillaunica.gob.mx/vucem/
 https://www.ventanillaunica.gob.mx/Beta/index.htm
 </t>
+  </si>
+  <si>
+    <t>Moldova, República de</t>
+  </si>
+  <si>
+    <t>The implementation of the Customs Single Window represents a strategic priority of the Republic of Moldova within the broader framework of trade facilitation, customs modernization, digital transformation and alignment with the European Union. Between November 2017 and November 2019, the Customs Service of the Republic of Moldova implemented the Twinning Project entitled "Support for the modernization of the Customs Service of the Republic of Moldova in line with the requirements of the Association Agreement." One of the key objectives of this initiative was to assist the Republic of Moldova in preparing for the implementation of the Customs Single Window.
+As part of the Twinning Project several strategic and technical deliverables were developed, including:
+-	a national vision document outlining the implementation framework for the Customs Single Window; 
+-	a set of functional and technical specifications for integrating the Customs Single Window concept within the SIIV ASYCUDA World system.
+In this regard, a working group was established which will perform the analysis of the existing framework, the assessment of the legal and institutional framework, as well as the definition of the future operational model according in accordance with the commitments under EU-RM Association Agenda and the RM Reform Agenda's Growth Plan for the years 2025-2027.
+To ensure effective implementation, institutional responsibilities – including the designation of a national coordinator and the establishment of an inter-institutional project team – as well as the minimum list of deliverables, will be defined through an administrative act. The key deliverables will include a detailed concept, functional and technical specifications, budget estimates, an implementation plan, and operational maintenance arrangements.
+The Customs Single Window environment is scheduled to be implemented during the 2026-2027 period. During this period, a feasibility study will be conducted, followed by the approval of the necessary documentation and the launch of the procurement procedure in the fourth quarter of 2026. Subject to the successful completion of the procurement and implementation phases, the Customs Single Window environment is expected to become operational by the end of 2027.</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>The Institutions that issue licences are already integrated into the Single Electronic Window, this provision is already in compliance, however, we are facing some challenges in mobilizing funds for the acquisition of IT equipment, installation of the appropriate internet network and the expansion of geographic coverage to the Ministry of Sea, Inland Waters and Fisheries/National Institute of Fish Inspection and the Ministry of Agriculture and Rural Development.
 The Ministry of Health has already launched medicine import services in the Single Electronic Window on 5 September 2022 and has been in the mandatory phase throughout the country since April 2023.</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
     <t>Information on the details of Nepal National Single Window (NNSW) is available at the following link: 
 https://nnsw.gov.np/trade/</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>Con el objetivo de facilitar el comercio exterior, se está ejecutando el proyecto para la implementación de la Ventanilla Única de Comercio Exterior de Nicaragua (VUCEN), la entidad responsable de la gestión coordinada con 9 instituciones vinculadas a comercio exterior de Nicaragua, para la simplificación de trámites y reducción de tiempos en la obtención de permisos de importación y exportación.
 La ventanilla única contará con una plataforma informática para la gestión centralizada de permisos de exportación e importación. La misma estará disponible las 24 horas durante los 7 días de la semana, los 365 días del año y, además, tendrá la capacidad de interoperar, a futuro, con sistemas similares en otros países.
 El proyecto para la implementación de la Ventanilla está programado finalizar en el segundo semestre de 2020.</t>
   </si>
   <si>
     <t>Níger</t>
@@ -1413,51 +1425,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B113"/>
+  <dimension ref="A1:B114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
@@ -1971,56 +1983,56 @@
       </c>
       <c r="B67" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
         <v>126</v>
       </c>
       <c r="B68" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
         <v>128</v>
       </c>
       <c r="B69" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
         <v>130</v>
       </c>
+      <c r="B70" t="s">
+        <v>131</v>
+      </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B71" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
         <v>133</v>
       </c>
       <c r="B72" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
         <v>135</v>
       </c>
       <c r="B73" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
         <v>137</v>
       </c>
       <c r="B74" t="s">
         <v>138</v>
@@ -2104,89 +2116,89 @@
       </c>
       <c r="B84" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
         <v>159</v>
       </c>
       <c r="B85" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
         <v>161</v>
       </c>
       <c r="B86" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
         <v>163</v>
       </c>
+      <c r="B87" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B88" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
         <v>166</v>
       </c>
       <c r="B89" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
         <v>168</v>
       </c>
       <c r="B90" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
         <v>170</v>
       </c>
       <c r="B91" t="s">
-        <v>43</v>
+        <v>171</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B92" t="s">
-        <v>172</v>
+        <v>43</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
         <v>173</v>
       </c>
       <c r="B93" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
         <v>175</v>
       </c>
       <c r="B94" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
         <v>177</v>
       </c>
       <c r="B95" t="s">
         <v>178</v>
       </c>
@@ -2311,50 +2323,58 @@
         <v>208</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
         <v>209</v>
       </c>
       <c r="B111" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
         <v>211</v>
       </c>
       <c r="B112" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
         <v>213</v>
       </c>
       <c r="B113" t="s">
         <v>214</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2">
+      <c r="A114" t="s">
+        <v>215</v>
+      </c>
+      <c r="B114" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">