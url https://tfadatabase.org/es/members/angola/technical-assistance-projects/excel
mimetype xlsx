--- v1 (2026-02-14)
+++ v2 (2026-06-04)
@@ -12,244 +12,217 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>30 junio 2021</t>
   </si>
   <si>
     <t>30 junio 2026</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t xml:space="preserve">- Estudio para hacer el balance de la recopilación de las publicaciones producidas por las diferentes instituciones y evaluar las deficiencias.
 - Elaboración y aplicación de directrices y procedimientos operativos normalizados relativos a la publicación de información relacionada con el comercio.
 - Asistencia para elaborar la descripción de las etapas prácticas de la importación/exportación/
 tránsito y el procedimiento de recurso para la importación, la exportación y el tránsito para cada organismo que interviene en la frontera competente y para identificar todos los documentos requeridos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>30 junio 2022</t>
   </si>
   <si>
     <t>30 junio 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">- Modificar las leyes/reglamentaciones pertinentes y garantizar que los comerciantes tengan acceso a una segunda prueba.
 - Contribuir a elaborar criterios de acreditación y/o determinación de los laboratorios con capacidad para aplicar los procedimientos de prueba pertinentes.
 - Elaboración de procedimientos operativos normalizados, en particular con respecto a las técnicas de muestreo apropiadas y la gestión de los resultados que contradicen aquellos de la segunda prueba.
 - Recursos humanos/formación: actividades de creación de capacidad para los organismos que intervienen en la frontera, los laboratorios/técnicos y los comerciantes interesados.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t xml:space="preserve">- Fomento de las competencias en el uso de métodos para cuantificar los costos con el fin de justificar los gastos y las cargas.
 - Poner en marcha un programa general de formación para evaluar periódicamente los gastos y los derechos, nuevos y vigentes.
 - Elaborar y publicar un baremo único de todos los gastos y las cargas relativos a las importaciones y las exportaciones.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>- Asistencia técnica para hacer un inventario y calcular los costos de los servicios prestados por la Administración de Aduanas, incluida la elaboración de una estructura arancelaria justa y transparente.</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
+  </si>
+  <si>
+    <t>CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">- Examen del mecanismo y los procedimientos de definición de perfiles en las aduanas y en otros organismos públicos.
 - Formación y creación de capacidad sobre la gestión de riesgo destinada a los organismos que intervienen en la frontera.
 - Establecimiento de una infraestructura de TIC en apoyo del marco nacional sobre la gestión de riesgo.
 - Elaboración de un marco interinstitucional de gestión de riesgo.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>30 junio 2023</t>
   </si>
   <si>
     <t xml:space="preserve">- Sensibilización de las partes interesadas del sector privado.
 - Gestión del cambio.
 - Elaboración de un mecanismo nacional para la coordinación y la cooperación entre la Aduana y los demás organismos que intervienen en la frontera
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t xml:space="preserve">- Examen de los mecanismos de cooperación existentes, tanto en Angola como a través de las fronteras.
 - Fortalecimiento de las capacidades humanas e institucionales en lo que respecta a la gestión coordinada de fronteras.
 - Financiación de los organismos que intervienen en la frontera.
 - TIC.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">- Examinar y modificar la legislación de ser necesario.
 - Elaborar reglamentos e instrucciones.
 - Formación de los funcionarios.
 - Programa de sensibilización para notificar los gastos.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>30 junio 2027</t>
   </si>
   <si>
     <t xml:space="preserve">- Infraestructura de TIC.
 - Fortalecimiento de la capacidad institucional.
 - Formación del personal y sensibilización.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recurso a agentes de aduanas</t>
   </si>
   <si>
     <t xml:space="preserve">- Examen de las prescripciones en materia de licencias para verificar que sean objetivas y transparentes.
 - Formación sobre los requisitos de publicación.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -605,340 +578,349 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>6.1</v>
       </c>
-      <c r="B4" t="s">
-        <v>25</v>
+      <c r="B4">
+        <v>6.1</v>
       </c>
       <c r="C4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.2</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>6.2</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
         <v>14</v>
       </c>
-      <c r="G6" t="s">
-        <v>22</v>
+      <c r="H6" t="s">
+        <v>29</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>36</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>8</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" t="s">
+        <v>37</v>
+      </c>
+      <c r="J8" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.2</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>10.2</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
         <v>14</v>
       </c>
-      <c r="G9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
         <v>14</v>
       </c>
-      <c r="G10" t="s">
-        <v>22</v>
+      <c r="H10" t="s">
+        <v>15</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.6</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>10.6</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
         <v>14</v>
       </c>
-      <c r="G11" t="s">
+      <c r="I11" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">