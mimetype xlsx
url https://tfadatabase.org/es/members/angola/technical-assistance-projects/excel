--- v2 (2026-06-04)
+++ v3 (2026-06-25)
@@ -12,148 +12,154 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>30 junio 2021</t>
   </si>
   <si>
-    <t>30 junio 2026</t>
+    <t>30 junio 2028</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Banco Mundial</t>
   </si>
   <si>
     <t xml:space="preserve">- Estudio para hacer el balance de la recopilación de las publicaciones producidas por las diferentes instituciones y evaluar las deficiencias.
 - Elaboración y aplicación de directrices y procedimientos operativos normalizados relativos a la publicación de información relacionada con el comercio.
 - Asistencia para elaborar la descripción de las etapas prácticas de la importación/exportación/
 tránsito y el procedimiento de recurso para la importación, la exportación y el tránsito para cada organismo que interviene en la frontera competente y para identificar todos los documentos requeridos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>30 junio 2022</t>
   </si>
   <si>
     <t>30 junio 2024</t>
   </si>
   <si>
     <t xml:space="preserve">- Modificar las leyes/reglamentaciones pertinentes y garantizar que los comerciantes tengan acceso a una segunda prueba.
 - Contribuir a elaborar criterios de acreditación y/o determinación de los laboratorios con capacidad para aplicar los procedimientos de prueba pertinentes.
 - Elaboración de procedimientos operativos normalizados, en particular con respecto a las técnicas de muestreo apropiadas y la gestión de los resultados que contradicen aquellos de la segunda prueba.
 - Recursos humanos/formación: actividades de creación de capacidad para los organismos que intervienen en la frontera, los laboratorios/técnicos y los comerciantes interesados.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
+    <t>30 junio 2029</t>
+  </si>
+  <si>
     <t xml:space="preserve">- Fomento de las competencias en el uso de métodos para cuantificar los costos con el fin de justificar los gastos y las cargas.
 - Poner en marcha un programa general de formación para evaluar periódicamente los gastos y los derechos, nuevos y vigentes.
 - Elaborar y publicar un baremo único de todos los gastos y las cargas relativos a las importaciones y las exportaciones.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
   <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>- Asistencia técnica para hacer un inventario y calcular los costos de los servicios prestados por la Administración de Aduanas, incluida la elaboración de una estructura arancelaria justa y transparente.</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
+  </si>
+  <si>
+    <t>30 junio 2027</t>
   </si>
   <si>
     <t>CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">- Examen del mecanismo y los procedimientos de definición de perfiles en las aduanas y en otros organismos públicos.
 - Formación y creación de capacidad sobre la gestión de riesgo destinada a los organismos que intervienen en la frontera.
 - Establecimiento de una infraestructura de TIC en apoyo del marco nacional sobre la gestión de riesgo.
 - Elaboración de un marco interinstitucional de gestión de riesgo.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>30 junio 2023</t>
   </si>
   <si>
     <t xml:space="preserve">- Sensibilización de las partes interesadas del sector privado.
 - Gestión del cambio.
 - Elaboración de un mecanismo nacional para la coordinación y la cooperación entre la Aduana y los demás organismos que intervienen en la frontera
 </t>
@@ -167,53 +173,50 @@
   <si>
     <t xml:space="preserve">- Examen de los mecanismos de cooperación existentes, tanto en Angola como a través de las fronteras.
 - Fortalecimiento de las capacidades humanas e institucionales en lo que respecta a la gestión coordinada de fronteras.
 - Financiación de los organismos que intervienen en la frontera.
 - TIC.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">- Examinar y modificar la legislación de ser necesario.
 - Elaborar reglamentos e instrucciones.
 - Formación de los funcionarios.
 - Programa de sensibilización para notificar los gastos.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Ventanilla única</t>
-  </si>
-[...1 lines deleted...]
-    <t>30 junio 2027</t>
   </si>
   <si>
     <t xml:space="preserve">- Infraestructura de TIC.
 - Fortalecimiento de la capacidad institucional.
 - Formación del personal y sensibilización.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Recurso a agentes de aduanas</t>
   </si>
   <si>
     <t xml:space="preserve">- Examen de las prescripciones en materia de licencias para verificar que sean objetivas y transparentes.
 - Formación sobre los requisitos de publicación.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -649,275 +652,275 @@
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>6.1</v>
       </c>
       <c r="B4">
         <v>6.1</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.2</v>
       </c>
       <c r="B5">
         <v>6.2</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6">
         <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
       <c r="B7">
         <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.2</v>
       </c>
       <c r="B9">
         <v>10.2</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
       <c r="B10">
         <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
       <c r="I10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.6</v>
       </c>
       <c r="B11">
         <v>10.6</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>