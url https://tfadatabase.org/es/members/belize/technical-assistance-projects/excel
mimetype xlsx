--- v4 (2026-09-15)
+++ v5 (2026-10-12)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>22 febrero 2020</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>