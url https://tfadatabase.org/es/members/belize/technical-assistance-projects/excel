--- v5 (2026-10-12)
+++ v6 (2026-11-02)
@@ -308,51 +308,51 @@
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>22 agosto 2021</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Disciplinas en materia de sanciones</t>
   </si>
   <si>
     <t xml:space="preserve">1. Hace falta capacitación formal.
 , . Hace falta capacitación formal.
 </t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
-    <t>31 diciembre 2026</t>
+    <t>30 junio 2028</t>
   </si>
   <si>
     <t xml:space="preserve">1. Dotar a los organismos de sistemas plenamente electrónicos para su conectividad a SIDUNEA Mundo. Revisión de los sistemas actuales, mejora de los sistemas existentes y creación de nuevos sistemas (enfoque de ventanilla única).
 2. La BAHA necesita asistencia financiera y técnica para implementar un sistema de información para toda la organización. Este sistema abarcaría los procedimientos de importación y exportación y facilitaría el mecanismo de retirada cuando fuera necesario. Se requiere formación del personal en esta materia.
 , . Dotar a los organismos de sistemas plenamente electrónicos para su conectividad a SIDUNEA Mundo. Revisión de los sistemas actuales, mejora de los sistemas existentes y creación de nuevos sistemas (enfoque de ventanilla única).
 2. La BAHA necesita asistencia financiera y técnica para implementar un sistema de información para toda la organización. Este sistema abarcaría los procedimientos de importación y exportación y facilitaría el mecanismo de retirada cuando fuera necesario. Se requiere formación del personal en esta materia.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>BDC, OMA, FMI</t>
   </si>
   <si>
     <t xml:space="preserve">1. Contratación de un redactor jurídico.
 2. Obtención de la asistencia técnica externa necesaria para elaborar una estrategia de gestión de riesgo.
 3. Obtención de la asistencia técnica externa necesaria para establecer procedimientos operativos debido a la falta de criterios estandarizados.
 4. Obtención de la asistencia técnica externa necesaria sobre reunión de