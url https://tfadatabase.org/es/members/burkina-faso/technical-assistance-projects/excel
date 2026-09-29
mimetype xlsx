--- v2 (2026-06-21)
+++ v3 (2026-09-29)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>