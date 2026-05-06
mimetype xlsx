--- v1 (2026-01-29)
+++ v2 (2026-05-06)
@@ -59,93 +59,93 @@
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>ITC, COMESA, Unión Europea</t>
+    <t>CCI, COMESA, Unión Europea</t>
   </si>
   <si>
     <t>•	Mettre en place un cadre légal et organisationnel pour la supervision de l’entretien de l’information
 •	Mettre en place un bureau unique chargé de collecter, centraliser et diffuser les informations en rapport avec le commerce
 •	Formation du personnel du dit bureau dans le domaine de l’information et de la communication
 •	Traduction des textes de lois publiées en Kirundi, Français et en Anglais</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
-    <t>WB, UNCTAD, TMA</t>
+    <t>WB, CNUCED, TMA</t>
   </si>
   <si>
     <t>•	Recruter un consultant pour élaborer le matériel de formation et assurer la formation du personnel chargé de collecter, de traiter et de publier les informations</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
-    <t>UNCTAD, TMA</t>
+    <t>CNUCED, TMA</t>
   </si>
   <si>
     <t>•	Mettre en place un point d’information unique
 •	Equiper et former le personnel du bureau du point d’information</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>•	Créer un service en charge des décisions anticipées à l'OBR pour améliorer la mise en application des décisions anticipées
 •	Formation du personnel et adoption des meilleures pratiques internationales dans le but de renforcer les capacités institutionnelles en matière d’évaluation et des règles d’origine
 •	Créer un cadre légal des décisions anticipées
 •	Mettre en œuvre des mécanismes et procédures en matière de décisions alignées sur la loi de l'EAC et de l'AFE</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
@@ -195,65 +195,65 @@
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
     <t>6.2 (i), 6.2 (ii)</t>
   </si>
   <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>•	Recruter un consultant pour mener une étude sur s'évaluation de l’impact de l’harmonisation des taxes au niveau régional et international
 •	Equiper les postes transfrontaliers
 •	Organiser des campagnes d’explication quand de nouvelles taxes ou redevances sur l’importation et exportation sont décidées</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Sensibilización</t>
   </si>
   <si>
     <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
-    <t>OMA, UNCTAD, TMA</t>
+    <t>OMA, CNUCED, TMA</t>
   </si>
   <si>
     <t>•	Equiper les services techniques
 •	Mettre en place un guichet unique du commerce extérieur
 •	Construire et informatiser des bureaux à arrêt unique sur toutes les frontières de passage des marchandises</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
-    <t>UNCTAD, COMESA</t>
+    <t>CNUCED, COMESA</t>
   </si>
   <si>
     <t>•	Mettre en place un cadre légal 
 •	Organiser des ateliers à l’endroit des opérateurs économiques sur le paiement électronique</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Sensibilización</t>
   </si>
   <si>
     <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>COMESA, UNDP, Unión Europea</t>
   </si>
   <si>
     <t>•	Equiper les services techniques à l’OBR
 •	Former le personnel en charge de la gestion risques</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
@@ -270,64 +270,64 @@
 •	Recruter un consultant national pour former le personnel en charge du contrôle</t>
   </si>
   <si>
     <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t>•	Renforcer le mécanisme de contrôle à postériori
 •	Organiser des ateliers de formation et de sensibilisation pour les intervenants à la frontière</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
-    <t>MI, TMA</t>
+    <t>MIM, TMA</t>
   </si>
   <si>
     <t>•	Mettre en place un terminal frigorifique et former le personnel qui y sera affecté
 •	Promouvoir les moyens de protection des produits périssables</t>
   </si>
   <si>
     <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>TMA, UNCTAD</t>
+    <t>TMA, CNUCED</t>
   </si>
   <si>
     <t>•	Renforcer la coopération entre les organismes présents aux frontières
 •	Réhabiliter et construire les bureaux de douane sur toutes les frontières et les équiper
 •	Renforcer la collecte et le traitement des données statistiques pour préparer une base de données informatisées sur tous les frontières du pays
 •	Assurer le suivi et une sensibilisation régulière pour accélérer le mouvement des marchandises</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales</t>
   </si>
   <si>
     <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>•	Organiser les ateliers de sensibilisation à l'endroit des opérateurs économiques sur l'importance des documents requis
 •	Former le personnel</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>