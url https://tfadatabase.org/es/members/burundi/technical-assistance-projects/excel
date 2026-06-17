--- v2 (2026-05-06)
+++ v3 (2026-06-17)
@@ -12,357 +12,318 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>CCI, COMESA, Unión Europea</t>
+    <t>Unión Europea, CCI, COMESA</t>
   </si>
   <si>
     <t>•	Mettre en place un cadre légal et organisationnel pour la supervision de l’entretien de l’information
 •	Mettre en place un bureau unique chargé de collecter, centraliser et diffuser les informations en rapport avec le commerce
 •	Formation du personnel du dit bureau dans le domaine de l’information et de la communication
 •	Traduction des textes de lois publiées en Kirundi, Français et en Anglais</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
-    <t>WB, CNUCED, TMA</t>
+    <t>Banco Mundial, CNUCED, TMA</t>
   </si>
   <si>
     <t>•	Recruter un consultant pour élaborer le matériel de formation et assurer la formation du personnel chargé de collecter, de traiter et de publier les informations</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t>CNUCED, TMA</t>
   </si>
   <si>
     <t>•	Mettre en place un point d’information unique
 •	Equiper et former le personnel du bureau du point d’information</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>•	Créer un service en charge des décisions anticipées à l'OBR pour améliorer la mise en application des décisions anticipées
 •	Formation du personnel et adoption des meilleures pratiques internationales dans le but de renforcer les capacités institutionnelles en matière d’évaluation et des règles d’origine
 •	Créer un cadre légal des décisions anticipées
 •	Mettre en œuvre des mécanismes et procédures en matière de décisions alignées sur la loi de l'EAC et de l'AFE</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>•	Recruter un consultant pour mener une étude sur l’analyse du temps que la vérification peut prendre pour la réduction des délais de retard</t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2029</t>
   </si>
   <si>
-    <t>COMESA, WB, Unión Europea</t>
+    <t>Unión Europea, COMESA, Banco Mundial</t>
   </si>
   <si>
     <t>•	Mettre en place un cadre légal relatif aux procédures d’essai
 •	Equiper suffisamment les laboratoires du BBN, du Min agri, des Centres de transit
 •	Créer un système de gestion de tous les laboratoires en charge des essais
 •	Renforcement des capacités du personnel en charge des procédures d’essai</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>•	Recruter un consultant pour mener une étude sur s'évaluation de l’impact de l’harmonisation des taxes au niveau régional et international
 •	Equiper les postes transfrontaliers</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.2 (i), 6.2 (ii)</t>
   </si>
   <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>•	Recruter un consultant pour mener une étude sur s'évaluation de l’impact de l’harmonisation des taxes au niveau régional et international
 •	Equiper les postes transfrontaliers
 •	Organiser des campagnes d’explication quand de nouvelles taxes ou redevances sur l’importation et exportation sont décidées</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Sensibilización</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>OMA, CNUCED, TMA</t>
   </si>
   <si>
     <t>•	Equiper les services techniques
 •	Mettre en place un guichet unique du commerce extérieur
 •	Construire et informatiser des bureaux à arrêt unique sur toutes les frontières de passage des marchandises</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>CNUCED, COMESA</t>
   </si>
   <si>
     <t>•	Mettre en place un cadre légal 
 •	Organiser des ateliers à l’endroit des opérateurs économiques sur le paiement électronique</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Sensibilización</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
-    <t>COMESA, UNDP, Unión Europea</t>
+    <t>Unión Europea, COMESA, UNDP</t>
   </si>
   <si>
     <t>•	Equiper les services techniques à l’OBR
 •	Former le personnel en charge de la gestion risques</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t>•	Equiper les services techniques à l’OBR
 •	Recruter un consultant national pour former le personnel en charge du contrôle</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t>•	Renforcer le mécanisme de contrôle à postériori
 •	Organiser des ateliers de formation et de sensibilisation pour les intervenants à la frontière</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>MIM, TMA</t>
   </si>
   <si>
     <t>•	Mettre en place un terminal frigorifique et former le personnel qui y sera affecté
 •	Promouvoir les moyens de protection des produits périssables</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>TMA, CNUCED</t>
   </si>
   <si>
     <t>•	Renforcer la coopération entre les organismes présents aux frontières
 •	Réhabiliter et construire les bureaux de douane sur toutes les frontières et les équiper
 •	Renforcer la collecte et le traitement des données statistiques pour préparer une base de données informatisées sur tous les frontières du pays
 •	Assurer le suivi et une sensibilisation régulière pour accélérer le mouvement des marchandises</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>•	Organiser les ateliers de sensibilisation à l'endroit des opérateurs économiques sur l'importance des documents requis
 •	Former le personnel</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>•	Equiper le BBN
 •	Former le personnel</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>•	Mettre en place le guichet unique et lui doter de moyens en vue de raccourcir les délais des formalités d'importation et d'exportation des produits
 •	Renforcer les capacités du personnel chargé de faire fonctionner le guichet unique une fois mise en place
 •	Equiper les bureaux des postes frontaliers du matériel informatique
 •	Assurer l'inter- connectivité des postes transfrontaliers d'un internet à haut débit
 •	Construire des bureaux à arrêt unique sur toutes les frontières
 •	Former continuellement le personnel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -737,586 +698,586 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>26</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>27</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>28</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" t="s">
         <v>31</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
         <v>32</v>
       </c>
-      <c r="D5" t="s">
+      <c r="J5" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" t="s">
         <v>36</v>
-      </c>
-[...19 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.3</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>5.3</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I7" t="s">
         <v>40</v>
       </c>
-      <c r="C7" t="s">
+      <c r="J7" t="s">
         <v>41</v>
-      </c>
-[...19 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.1</v>
       </c>
-      <c r="B8" t="s">
-        <v>46</v>
+      <c r="B8">
+        <v>6.1</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I8" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="J8" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.2</v>
       </c>
-      <c r="B9" t="s">
-        <v>50</v>
+      <c r="B9">
+        <v>6.2</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="J9" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>54</v>
+      <c r="B10">
+        <v>7.1</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
         <v>26</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I10" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="J10" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.2</v>
       </c>
       <c r="B11">
         <v>7.2</v>
       </c>
       <c r="C11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="I11" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="J11" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.4</v>
       </c>
-      <c r="B12" t="s">
-        <v>63</v>
+      <c r="B12">
+        <v>7.4</v>
       </c>
       <c r="C12" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="I12" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="J12" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.5</v>
       </c>
-      <c r="B13" t="s">
-        <v>68</v>
+      <c r="B13">
+        <v>7.5</v>
       </c>
       <c r="C13" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="I13" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="J13" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.6</v>
       </c>
-      <c r="B14" t="s">
-        <v>72</v>
+      <c r="B14">
+        <v>7.6</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" t="s">
         <v>26</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="I14" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="J14" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.9</v>
       </c>
-      <c r="B15" t="s">
-        <v>77</v>
+      <c r="B15">
+        <v>7.9</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="I15" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="J15" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>8</v>
       </c>
-      <c r="B16" t="s">
-        <v>81</v>
+      <c r="B16">
+        <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="I16" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="J16" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.1</v>
       </c>
       <c r="B17" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" t="s">
         <v>26</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I17" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="J17" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.3</v>
       </c>
       <c r="B18" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="D18" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" t="s">
         <v>26</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="J18" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.4</v>
       </c>
-      <c r="B19" t="s">
-        <v>93</v>
+      <c r="B19">
+        <v>10.4</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="I19" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="J19" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">