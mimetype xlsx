--- v1 (2026-01-28)
+++ v2 (2026-04-24)
@@ -59,51 +59,51 @@
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>23 febrero 2023</t>
   </si>
   <si>
     <t>22 febrero 2027</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>UNCTAD, Unión Europea</t>
+    <t>CNUCED, Unión Europea</t>
   </si>
   <si>
     <t>Se requiere asistencia técnica para la capacitación del personal destinado a su creación, en particular en los procesos vinculados a la simplificación, así como en transferir conocimiento que permita la actualización y adecuación de las Autoridades Nacionales Competentes a nuevas formas de actuación. Adquisición de equipos de tecnologías de la información y las comunicaciones y de otros tipos.
 Se tiene un estudio de viabilidad y un proyecto elaborado por la UNCTAD que data de agosto de 2014, pero no se cuenta con donantes que permitan su ejecución.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>