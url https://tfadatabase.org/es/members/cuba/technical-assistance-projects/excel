--- v2 (2026-04-24)
+++ v3 (2026-06-08)
@@ -44,66 +44,66 @@
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>23 febrero 2023</t>
   </si>
   <si>
     <t>22 febrero 2027</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>CNUCED, Unión Europea</t>
+    <t>Unión Europea, CNUCED</t>
   </si>
   <si>
     <t>Se requiere asistencia técnica para la capacitación del personal destinado a su creación, en particular en los procesos vinculados a la simplificación, así como en transferir conocimiento que permita la actualización y adecuación de las Autoridades Nacionales Competentes a nuevas formas de actuación. Adquisición de equipos de tecnologías de la información y las comunicaciones y de otros tipos.
 Se tiene un estudio de viabilidad y un proyecto elaborado por la UNCTAD que data de agosto de 2014, pero no se cuenta con donantes que permitan su ejecución.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -458,64 +458,64 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>10.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>10.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>