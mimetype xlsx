--- v2 (2026-06-14)
+++ v3 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>31 diciembre 2018</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Formulación y aprobación de la legislación primaria y secundaria pertinente para la implantación de un sistema de operadores económicos autorizados (OEA):
 -	concesión de la condición de OEA mediante el certificado correspondiente (OEAC, OEAS, OEAF);