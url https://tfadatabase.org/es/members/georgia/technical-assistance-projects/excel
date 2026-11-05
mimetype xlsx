--- v3 (2026-09-25)
+++ v4 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>31 diciembre 2018</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Formulación y aprobación de la legislación primaria y secundaria pertinente para la implantación de un sistema de operadores económicos autorizados (OEA):
 -	concesión de la condición de OEA mediante el certificado correspondiente (OEAC, OEAS, OEAF);
@@ -95,51 +95,51 @@
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>31 diciembre 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Adhesión al Convenio relativo a la simplificación de formalidades en los intercambios de mercancías y al Convenio relativo a un régimen común de tránsito, y aplicación del nuevo sistema de tránsito informatizado (NSTI):
 -	Asesoramiento y recomendaciones con miras a elaborar las directrices pertinentes para la aplicación de los nuevos reglamentos aduaneros relacionados con el tránsito; examen y adopción de todas las disposiciones jurídicas, administrativas y de procedimiento que sean necesarias;
 -	Asistencia para el establecimiento de un equipo encargado de los procedimientos operativos, así como de un equipo responsable de los aspectos de tecnología de la información relacionados con la aplicación del NSTI;
 -	Asistencia para la elaboración de modelos de los procedimientos operativos (principales ámbitos del NSTI: procedimientos ordinarios y simplificados; procedimientos de investigación y recaudación; gestión de las garantías; procedimiento de emergencia; gestión de datos relativos al comercio (autorizaciones));
 -	Asistencia en la formulación de las especificaciones funcionales del módulo de tránsito: especificaciones de todos los requisitos operativos relacionados con los principales ámbitos del NSTI; especificaciones de todos los requisitos operativos relacionados con la gestión de garantías en el marco del NSTI; especificaciones de todos los requisitos operativos relacionados con los procedimientos de investigación y recaudación del NSTI; especificaciones de todos los requisitos operativos relacionados con la gestión de autorizaciones; especificaciones de todos los requisitos operativos relacionados con la gestión de riesgo en el marco del NSTI; especificaciones de todos los requisitos operativos relacionados con el procedimiento de emergencia del NSTI;
 -	Establecimiento de una estrategia de información sobre cuestiones comerciales;
 -	Capacitación del personal de aduana; formación de instructores.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -433,51 +433,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -539,59 +539,50 @@
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="I3" t="s">
         <v>17</v>
       </c>
       <c r="J3" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>