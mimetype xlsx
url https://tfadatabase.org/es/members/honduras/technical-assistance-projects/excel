--- v1 (2026-02-10)
+++ v2 (2026-05-18)
@@ -74,101 +74,101 @@
   <si>
     <t>1 marzo 2024</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	Proporcionar un experto para realizar un diagnóstico de la normativa existente nacional y regional, y que comparta las mejores prácticas y la creación de capacidades con las agencias involucradas;
 	Preparar la normativa que permita la aplicación de esta norma;
 	Preparar los procedimientos de aplicación para todas las agencias involucradas;
 	Socialización y divulgación de estas nuevas disposiciones.
 	Capacitación del recurso humano involucrado en las agencias públicas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
-    <t>UNCTAD, CLDP, Alemania, Reino Unido</t>
+    <t>CNUCED, CLDP, Alemania, Reino Unido</t>
   </si>
   <si>
     <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>1 marzo 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	Preparar la normativa que permita la aplicación de esta norma;
 	Preparar los procedimientos de aplicación para todas las agencias involucradas;
 	Preparar un manual para los técnicos de cuarentena;
 	Asesoría técnica para diseñar y construir una plataforma de bloqueo de mercancías con riesgo cuarentenario en los sistemas informáticos del Servicio Nacional de Sanidad e Inocuidad Agroalimentaria (SENASA) y de la aduana (DARA), así cómo otras agencias del gobierno involucradas;
 	Adquisición de software;
 	Proporcionar un experto que comparta las mejores prácticas y la creación de capacidades para las agencias involucradas;
 	Capacitación del recurso humano.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Retención</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	Actualizar y/o readecuar la normativa que permita la aplicación de esta norma para los procedimientos cuarentenarios;
 	Apoyo técnico para el diseño de una página web tipo APSS, en donde el Servicio Nacional de Sanidad e Inocuidad Agroalimentaria (SENASA) notifique en tiempo real las retenciones y el estatus de las mismas (transparencia);
 	Proporcionar infraestructura tecnológica (TICs);
 	Proporcionar un experto que comparta las mejores prácticas y la creación de capacidades para las agencias involucradas;
 	Capacitación del recurso humano.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>1 marzo 2025</t>
   </si>
   <si>
-    <t>UNCTAD, Alemania, Reino Unido</t>
+    <t>CNUCED, Alemania, Reino Unido</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	Conocer las mejores prácticas;
 	Actualizar y/o readecuar la normativa existente a nivel cuarentenario y de aduanas;
 	Asesoría para la preparación de los manuales de procedimientos que incluya la segunda toma de muestras para cuarentena y aduanas;
 	Actualización del Reglamento sobre toma de muestra de cuarentena;
 	Proporcionar equipo de alta tecnología para los laboratorios existentes;
 	Fortalecimiento de los laboratorios de diagnóstico existentes;
 	Asesoría y apoyo técnico para la acreditación y certificación de laboratorios públicos y privados en los cuales se puedan realizar las segundas pruebas;
 	Capacitación y formación del personal cuarentenario y de aduanas;
 	Fortalecimiento de las capacidades de las agencias que intervienen en frontera y de los técnicos;
 	Creación de capacidades.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
   </si>
   <si>
     <t>Separación del levante</t>
   </si>
   <si>
@@ -191,51 +191,51 @@
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para: 
 	El uso del Estudio de la OMA sobre los plazos de levante;
 	El desarrollo de una herramienta informática que permita el cálculo automático de los plazos medios de levante;
 	Realizar los desarrollos informáticos para adaptar los cambios al Sistema SARAH;
 	Desarrollo de capacidades para el manejo del tema.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>1 marzo 2022</t>
   </si>
   <si>
-    <t>UNCTAD, USAID, Alemania, Reino Unido</t>
+    <t>CNUCED, USAID, Alemania, Reino Unido</t>
   </si>
   <si>
     <t xml:space="preserve">	Asistencia técnica y financiera para la creación del departamento o unidad OE dentro de la aduana (DARA);
 	Dotación de equipo y software
 	Asistencia técnica para la formación del recurso humano que atenderá el tema;
 	Asistencia técnica y desarrollo de capacidades para todas las agencias públicas que están involucradas en el tema;
 	Sensibilización y capacitación para las agencias públicas y privadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
   <si>
     <t>7.9.3</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t xml:space="preserve">	Asistencia técnica y financiera para:
 	Conocer las mejores prácticas;
 	Un experto para ayudar a adecuar la normativa y definir los procedimientos internos en las agencias encargadas del tema;
 	Asesoría para la preparación de los manuales de procedimientos para cuarentena y aduanas;
 	Apoyo financiero para la construcción de cuartos refrigerados en los puntos de entrada más importantes del país;
 	Asesoría y apoyo técnico para la acreditación y certificación de los cuartos fríos o instalaciones privadas de los importadores;
@@ -246,51 +246,51 @@
   </si>
   <si>
     <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	Preparar normativa dentro de la legislación interna que permita la aplicación de esta medida;
 	Realizar las adecuaciones a los sistemas informáticos de las agencias del gobierno involucradas;
 	Implementar un software para la digitalización y almacenamiento de los documentos en la aduana y otras agencias del gobierno que fuere necesario;
 	Desarrollo de capacidades para la aplicación y el seguimiento efectivo de la medida.
 </t>
   </si>
   <si>
     <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>1 marzo 2027</t>
   </si>
   <si>
-    <t>UNCTAD, Unión Europea</t>
+    <t>CNUCED, Unión Europea</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	La preparación de un proyecto de Ventanilla Única de Comercio Exterior, teniendo en cuenta el modelo de naciones unidas y las iniciativas de facilitación del comercio regionales;
 	Suministrar equipo y software;
 	Desarrollos de los sistemas de cada una de las agencias del gobierno involucradas;
 	Suministrar la infraestructura tecnológica (TIC);
 	Proporcionar un experto que comparta con las agencias del gobierno involucradas las mejores prácticas en cuanto a simplificación de documentos, armonización de datos, interoperabilidad y la colaboración interinstitucional;
 	Conocer las mejores prácticas de la OMA;
 	Adquisición de software para implementar la firma digital;
 	Formación del recurso humano;
 	Creación de capacidades para el seguimiento y fortalecimiento del proyecto.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para: