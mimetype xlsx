--- v2 (2026-05-18)
+++ v3 (2026-06-08)
@@ -12,304 +12,298 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>1 marzo 2024</t>
   </si>
   <si>
-    <t>Sí</t>
+    <t>01 marzo 2024</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	Proporcionar un experto para realizar un diagnóstico de la normativa existente nacional y regional, y que comparta las mejores prácticas y la creación de capacidades con las agencias involucradas;
 	Preparar la normativa que permita la aplicación de esta norma;
 	Preparar los procedimientos de aplicación para todas las agencias involucradas;
 	Socialización y divulgación de estas nuevas disposiciones.
 	Capacitación del recurso humano involucrado en las agencias públicas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
-    <t>CNUCED, CLDP, Alemania, Reino Unido</t>
-[...2 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>Alemania, Reino Unido, CNUCED, CLDP</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>1 marzo 2023</t>
+  </si>
+  <si>
+    <t>01 marzo 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	Preparar la normativa que permita la aplicación de esta norma;
 	Preparar los procedimientos de aplicación para todas las agencias involucradas;
 	Preparar un manual para los técnicos de cuarentena;
 	Asesoría técnica para diseñar y construir una plataforma de bloqueo de mercancías con riesgo cuarentenario en los sistemas informáticos del Servicio Nacional de Sanidad e Inocuidad Agroalimentaria (SENASA) y de la aduana (DARA), así cómo otras agencias del gobierno involucradas;
 	Adquisición de software;
 	Proporcionar un experto que comparta las mejores prácticas y la creación de capacidades para las agencias involucradas;
 	Capacitación del recurso humano.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Retención</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	Actualizar y/o readecuar la normativa que permita la aplicación de esta norma para los procedimientos cuarentenarios;
 	Apoyo técnico para el diseño de una página web tipo APSS, en donde el Servicio Nacional de Sanidad e Inocuidad Agroalimentaria (SENASA) notifique en tiempo real las retenciones y el estatus de las mismas (transparencia);
 	Proporcionar infraestructura tecnológica (TICs);
 	Proporcionar un experto que comparta las mejores prácticas y la creación de capacidades para las agencias involucradas;
 	Capacitación del recurso humano.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>1 marzo 2025</t>
   </si>
   <si>
-    <t>CNUCED, Alemania, Reino Unido</t>
+    <t>01 marzo 2025</t>
+  </si>
+  <si>
+    <t>Alemania, Reino Unido, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	Conocer las mejores prácticas;
 	Actualizar y/o readecuar la normativa existente a nivel cuarentenario y de aduanas;
 	Asesoría para la preparación de los manuales de procedimientos que incluya la segunda toma de muestras para cuarentena y aduanas;
 	Actualización del Reglamento sobre toma de muestra de cuarentena;
 	Proporcionar equipo de alta tecnología para los laboratorios existentes;
 	Fortalecimiento de los laboratorios de diagnóstico existentes;
 	Asesoría y apoyo técnico para la acreditación y certificación de laboratorios públicos y privados en los cuales se puedan realizar las segundas pruebas;
 	Capacitación y formación del personal cuarentenario y de aduanas;
 	Fortalecimiento de las capacidades de las agencias que intervienen en frontera y de los técnicos;
 	Creación de capacidades.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separación del levante</t>
   </si>
   <si>
     <t>1 marzo 2026</t>
+  </si>
+  <si>
+    <t>01 marzo 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica financiera para:
 	Realizar diagnóstico técnico/legal;
 	Preparar la normativa que permita la aplicación de esta norma;
 	Adecuar o realizar el desarrollo informático de las agencias involucradas en el tema;
 	Definir los procedimientos para los usuarios y las agencias que la aplicarán;
 	Socialización y capacitación.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para: 
 	El uso del Estudio de la OMA sobre los plazos de levante;
 	El desarrollo de una herramienta informática que permita el cálculo automático de los plazos medios de levante;
 	Realizar los desarrollos informáticos para adaptar los cambios al Sistema SARAH;
 	Desarrollo de capacidades para el manejo del tema.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>1 marzo 2022</t>
   </si>
   <si>
-    <t>CNUCED, USAID, Alemania, Reino Unido</t>
+    <t>01 marzo 2022</t>
+  </si>
+  <si>
+    <t>Alemania, Reino Unido, CNUCED, USAID</t>
   </si>
   <si>
     <t xml:space="preserve">	Asistencia técnica y financiera para la creación del departamento o unidad OE dentro de la aduana (DARA);
 	Dotación de equipo y software
 	Asistencia técnica para la formación del recurso humano que atenderá el tema;
 	Asistencia técnica y desarrollo de capacidades para todas las agencias públicas que están involucradas en el tema;
 	Sensibilización y capacitación para las agencias públicas y privadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
   <si>
     <t>7.9.3</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t xml:space="preserve">	Asistencia técnica y financiera para:
 	Conocer las mejores prácticas;
 	Un experto para ayudar a adecuar la normativa y definir los procedimientos internos en las agencias encargadas del tema;
 	Asesoría para la preparación de los manuales de procedimientos para cuarentena y aduanas;
 	Apoyo financiero para la construcción de cuartos refrigerados en los puntos de entrada más importantes del país;
 	Asesoría y apoyo técnico para la acreditación y certificación de los cuartos fríos o instalaciones privadas de los importadores;
 	Capacitación y formación del personal cuarentenario y de aduanas;
 	Fortalecimiento de las capacidades de las agencias que intervienen en frontera y de los técnicos;
 	Creación de capacidades.
 </t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	Preparar normativa dentro de la legislación interna que permita la aplicación de esta medida;
 	Realizar las adecuaciones a los sistemas informáticos de las agencias del gobierno involucradas;
 	Implementar un software para la digitalización y almacenamiento de los documentos en la aduana y otras agencias del gobierno que fuere necesario;
 	Desarrollo de capacidades para la aplicación y el seguimiento efectivo de la medida.
 </t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>1 marzo 2027</t>
   </si>
   <si>
-    <t>CNUCED, Unión Europea</t>
+    <t>01 marzo 2027</t>
+  </si>
+  <si>
+    <t>Unión Europea, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	La preparación de un proyecto de Ventanilla Única de Comercio Exterior, teniendo en cuenta el modelo de naciones unidas y las iniciativas de facilitación del comercio regionales;
 	Suministrar equipo y software;
 	Desarrollos de los sistemas de cada una de las agencias del gobierno involucradas;
 	Suministrar la infraestructura tecnológica (TIC);
 	Proporcionar un experto que comparta con las agencias del gobierno involucradas las mejores prácticas en cuanto a simplificación de documentos, armonización de datos, interoperabilidad y la colaboración interinstitucional;
 	Conocer las mejores prácticas de la OMA;
 	Adquisición de software para implementar la firma digital;
 	Formación del recurso humano;
 	Creación de capacidades para el seguimiento y fortalecimiento del proyecto.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.1, 12.2, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia técnica y financiera para:
 	Proporcionar un experto para realizar un diagnóstico de la normativa existente nacional y regional, y que comparta las mejores prácticas y la creación de capacidades con las agencias involucradas;
 	Preparar la normativa que permita la aplicación de esta norma;
 	Preparar los procedimientos de aplicación para todas las agencias involucradas;
 	Capacitación del recurso humano involucrado en las agencias públicas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -671,404 +665,404 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>2.1</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>2.1</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>2.2</v>
       </c>
       <c r="B3">
         <v>2.2</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.1</v>
+      </c>
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.2</v>
       </c>
       <c r="B5">
         <v>5.2</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.3</v>
+      </c>
+      <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
       <c r="I6" t="s">
         <v>31</v>
       </c>
       <c r="J6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.3</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>7.3</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
         <v>36</v>
       </c>
       <c r="J7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8">
+        <v>7.6</v>
+      </c>
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
+        <v>39</v>
+      </c>
+      <c r="J8" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9">
+        <v>7.7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
         <v>42</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>43</v>
       </c>
-      <c r="D9" t="s">
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" t="s">
         <v>44</v>
       </c>
-      <c r="E9" t="s">
-[...8 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>45</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
       <c r="B10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" t="s">
         <v>48</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.2</v>
       </c>
-      <c r="B11" t="s">
-        <v>51</v>
+      <c r="B11">
+        <v>10.2</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="J11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.4</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12">
+        <v>10.4</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" t="s">
         <v>54</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" t="s">
         <v>55</v>
       </c>
-      <c r="D12" t="s">
+      <c r="I12" t="s">
         <v>56</v>
       </c>
-      <c r="E12" t="s">
-[...8 lines deleted...]
-      <c r="H12" t="s">
+      <c r="J12" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">