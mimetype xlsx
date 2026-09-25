--- v4 (2026-06-14)
+++ v5 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2026</t>
   </si>
   <si>
     <t>08 septiembre 2023</t>
   </si>
   <si>
     <t>No</t>
   </si>