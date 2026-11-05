--- v5 (2026-09-25)
+++ v6 (2026-11-05)
@@ -1,129 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2026</t>
   </si>
   <si>
     <t>08 septiembre 2023</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>GIZ, TMA, CNUCED, CCI</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	revisar y actualizar la información relativa a la agilización del movimiento, el levante y el despacho de las mercancías, incluidas las mercancías en tránsito, disponible en los sitios web de los ministerios u organismos que participan en la aplicación del Acuerdo sobre Facilitación del Comercio (AFC), y crear un sistema de gestión de la información eficaz;
 2.	armonizar las políticas de tecnología de la información (TI) de los ministerios u organismos encargados de la aplicación del AFC e integrarlas en el portal nacional sobre comercio;
 3.	mejorar, proteger y mantener la infraestructura de tecnología de la información y la comunicación (TIC); y
 4.	sensibilizar acerca del portal de información y crear capacidad.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Sensibilización</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>22 febrero 2023</t>
   </si>
   <si>
     <t>30 septiembre 2027</t>
+  </si>
+  <si>
+    <t>Kenya is seeking financial &amp; technical assistance and capacity building support to set up a national enquiry point for the Ministry in charge of Trade since it is the centralized point of enquiry for trade matters.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
   <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>30 junio 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	establecer un marco para interconectar a todos los organismos que intervienen en la frontera; y
 2.	crear capacidad para que la Oficina de Normas de Kenya (KEBS) y el Organismo de Redes Comerciales de Kenya (KenTrade) coordinen a través de la ventanilla única a todos los organismos que intervienen en la frontera sobre las cuestiones relativas a las decisiones administrativas.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>Unión Europea, TMA</t>
   </si>
@@ -404,51 +407,51 @@
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo</t>
   </si>
   <si>
     <t>12.1, 12.2, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo destinado a:
 1.	crear capacidad en la Administración de Aduanas de Kenya sobre cuestiones relativas a la cooperación con otras autoridades aduaneras; y
 2.	examinar la legislación aduanera de la CAO para garantizar su conformidad con las disposiciones de este artículo.
 , Apoyo destinado a:
 1.	crear capacidad en la Administración de Aduanas de Kenya sobre cuestiones relativas a la cooperación con otras autoridades aduaneras;
 2.	examinar la legislación aduanera de la CAO para garantizar su conformidad con las disposiciones de este artículo.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -742,51 +745,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -840,715 +843,709 @@
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
       <c r="B3">
         <v>1.3</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
+      <c r="I3" t="s">
+        <v>21</v>
+      </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4">
         <v>4.6</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.1</v>
       </c>
       <c r="B5">
         <v>5.1</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
       <c r="B6">
         <v>5.3</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.1</v>
       </c>
       <c r="B7">
         <v>6.1</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.2</v>
       </c>
       <c r="B8">
         <v>6.2</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.3</v>
       </c>
       <c r="B9">
         <v>6.3</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.1</v>
       </c>
       <c r="B10">
         <v>7.1</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
       <c r="B11">
         <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
       <c r="B12">
         <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
       <c r="B13">
         <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
       <c r="B14">
         <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
       <c r="B15">
         <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.9</v>
       </c>
       <c r="B16">
         <v>7.9</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D16" t="s">
         <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17">
         <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.1</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.2</v>
       </c>
       <c r="B19">
         <v>10.2</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.3</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D20" t="s">
         <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.4</v>
       </c>
       <c r="B21">
         <v>10.4</v>
       </c>
       <c r="C21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.8</v>
       </c>
       <c r="B22">
         <v>10.8</v>
       </c>
       <c r="C22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23">
         <v>11</v>
       </c>
       <c r="C23" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>