--- v2 (2026-02-07)
+++ v3 (2026-04-30)
@@ -12,98 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
-    <t>31 diciembre 2026</t>
+    <t>30 abril 2024</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>AfDB</t>
+    <t>BAfD</t>
   </si>
   <si>
     <t>-	Marco jurídico para la publicación de la información sobre los procedimientos de importación y exportación.
 -	Capacitación de técnicos en los procedimientos de publicación en línea.
 -	Instalación de conexión a Internet de muy alta velocidad en todos los ministerios y organismos de control y la Secretaría Permanente del CNFC.
 -	Suministro de materiales para facilitar la comunicación entre los ministerios y los organismos de control e inspección.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>-	Marco jurídico para la creación y el funcionamiento del portal y el establecimiento de la base de datos.
 -	Creación de una base de datos de aranceles integrados y un portal de información comercial.
 -	Contratación de una empresa de consultores para realizar el estudio de viabilidad y crear la base de datos de aranceles integrados y el portal de información comercial.
 -	Adquisición de los equipos de nuevas tecnologías de la información y las comunicaciones (TIC) y los programas informáticos necesarios para crear la base de datos de aranceles integrados y el portal de información comercial.
 -	Establecimiento de un equipo de técnicos para administrar el portal y la base de datos de aranceles integrados.
 -	Provisión de equipos informáticos, espacios de oficina y mobiliario para los equipos especializados.
 -	Subvención para dotar de conexión a Internet de muy alta velocidad a todos los ministerios y organismos de control y a la Secretaría Permanente del CNFC.
 -	Suministro de materiales para facilitar la comunicación entre los ministerios y los organismos de control e inspección que notificarán la información pertinente que se ha de publicar.
@@ -129,76 +129,79 @@
 -	Mantenimiento de los equipos de TIC adquiridos.</t>
   </si>
   <si>
     <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
   </si>
   <si>
     <t>Notificación</t>
   </si>
   <si>
     <t>-	Fomento de la capacidad de la Secretaría Permanente del CNFC en materia de notificaciones.
 -	Suministro de equipos de TIC a la Secretaría Permanente del CNFC para recopilar, centralizar y enviar las notificaciones y sensibilizar a los departamentos involucrados.</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
+    <t>31 diciembre 2026</t>
+  </si>
+  <si>
     <t>-	Establecimiento de un mecanismo eficiente de consulta previa, en línea o por mensajería telefónica, que permita formular observaciones sobre un proyecto de ley o de reglamento que afecte a las exportaciones o las importaciones antes de su entrada en vigor.
 -	Marco jurídico para el establecimiento del mecanismo.
 -	Sensibilización de los operadores sobre la utilización del mecanismo.
 -	Establecimiento de un equipo de atención de llamadas calificado y equipado para recopilar, tramitar y responder a las solicitudes de observaciones.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>-	Apoyo a la elaboración de un marco reglamentario para poner en marcha un mecanismo de consulta.
 -	Apoyo logístico y técnico en las reuniones consultivas del CNFC.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
-    <t>31 diciembre 2025</t>
+    <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>GATF</t>
   </si>
   <si>
     <t>-	Realización de evaluaciones comparativas para determinar las mejores prácticas en materia de resoluciones anticipadas.
 -	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Revisión del marco jurídico.
 -	Establecimiento de una infraestructura eficaz para la aplicación de resoluciones anticipadas en Madagascar respecto del origen y la clasificación arancelaria.
 -	Establecimiento de un marco reglamentario para las resoluciones anticipadas.
 -	Capacitación y sensibilización de los operadores y las autoridades competentes sobre la aplicación de resoluciones anticipadas.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>31 diciembre 2035</t>
   </si>
   <si>
@@ -222,50 +225,53 @@
 -	Servicios informáticos especializados para el nuevo laboratorio.
 -	Establecimiento de un sistema de control reforzado e informatizado para la exportación.
 -	Establecimiento de un sistema de alerta rápida sobre importaciones.
 -	Apoyo para la acreditación de los laboratorios de pruebas.
 -	Laboratorio de Tecnología de los Alimentos del Ministerio de Agroindustria y Seguridad Alimentaria.
 -	Modernización del Laboratorio de Sanidad Animal, incluida la infraestructura y el equipo del Ministerio de Agroindustria.
 -	Suministro de equipo y utensilios para efectuar análisis rápidos de alimentos y tomar decisiones en el acto con respecto al levante de envíos de alimentos en el Ministerio de Salud y Calidad de la Vida.
 -	Refuerzo de los servicios e instalaciones de diagnóstico de plagas y enfermedades en el Ministerio de Agroindustria y Seguridad Alimentaria.
 -	Provisión de laboratorios certificados móviles.
 -	Laboratorio Nacional de Residuos Químicos y Biológicos, a través de la adquisición de equipos, materiales y reactivos y la mejora de los métodos de diagnóstico aplicados, la capacitación del personal y la infraestructura de los laboratorios.
 -	Servicios informáticos especializados para la vigilancia de enfermedades en el Ministerio de Agroindustria y Seguridad Alimentaria.
 -	Formación y creación de capacidad en procedimientos de prueba para los funcionarios de la Oficina de Normas de Madagascar y los científicos/técnicos de laboratorio.
 -	Realización de evaluaciones comparativas para determinar las mejores prácticas.
 -	Sensibilización de todas las partes interesadas sobre los procedimientos y reglamentos relativos a los procedimientos de prueba.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
+    <t>31 diciembre 2025</t>
+  </si>
+  <si>
     <t>Contratación de una empresa de consultores para:
 -	Identificación y análisis de las diferencias entre el marco jurídico y los procedimientos vigentes en materia de derechos y cargas.
 -	Actualización y armonización del marco jurídico y de los procedimientos en función de los resultados del análisis indicado en el punto anterior.
 -	Elaboración de un marco institucional de concertación y coordinación de todas las partes interesadas en el marco del artículo 6.1.
 -	Identificación de las necesidades de infraestructura y de formación de las partes interesadas en el marco del artículo 6.1.
 -	Realización de evaluaciones comparativas para determinar las mejores prácticas en materia de coordinación de las partes interesadas en el marco institucional relativo a la transparencia de los derechos y cargas establecidos sobre la importación y la exportación.
 -	Divulgación y comunicación de los reglamentos y procedimientos relativos al artículo 6.1.
 -	Establecimiento y capacitación de un equipo técnico para gestionar los servicios de información de la entidad en cuestión.
 -	Provisión de equipos informáticos, espacios de oficina y mobiliario al equipo especializado.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Sensibilización</t>
   </si>
   <si>
     <t>6.2 (i), 6.2 (ii)</t>
   </si>
   <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>Contratación de una empresa de consultores para:
 -	Identificación y análisis de las diferencias entre el marco jurídico y los procedimientos vigentes en materia de aduanas.
 -	Concepción y armonización del marco jurídico y de los procedimientos en materia aduanera con miras a la elaboración de una política nacional.
 -	Identificación de las necesidades de infraestructura y formación de cada organismo en frontera encargado de la aplicación del artículo 6.2.
 -	Realización de evaluaciones comparativas para determinar las mejores prácticas en materia de derechos y cargas de tramitación aduanera en colaboración con las demás entidades involucradas.
@@ -382,51 +388,51 @@
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>-	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Revisión del marco jurídico.
 -	Apoyo a la instalación de infraestructuras para mantener la cadena de frío en la frontera.
 -	Capacitación y sensibilización de los funcionarios de frontera y los operadores sobre los envíos urgentes.</t>
   </si>
   <si>
     <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>-	Mejora de las infraestructuras fronterizas necesarias para la conservación de los productos alimenticios perecederos.
 -	Mejora del marco legislativo que regula el trato que reciben las mercancías perecederas.</t>
   </si>
   <si>
     <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>SADC TRF, Unión Europea</t>
+    <t>TRF de la SADC, Unión Europea</t>
   </si>
   <si>
     <t>-	Evaluaciones comparativas para determinar las mejores prácticas en materia de gestión coordinada de las fronteras.
 -	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Instalación de la infraestructura técnica necesaria.
 -	Sensibilización de los actores estratégicos involucrados.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Sensibilización</t>
   </si>
   <si>
     <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>-	Establecimiento de un observatorio comercial nacional.
 -	Evaluaciones comparativas para determinar las mejores prácticas en lo que respecta a un observatorio comercial.
 -	Elaboración de un manual o una guía de bolsillo para los importadores y exportadores.
 -	Armonización de las formalidades y los requisitos de documentación.
 -	Adaptación de las formalidades y los requisitos de documentación a las normas y buenas prácticas internacionales.
 -	Capacitación y sensibilización de los agentes y las autoridades que intervienen en la frontera sobre las formalidades y los requisitos de documentación.</t>
   </si>
   <si>
@@ -454,50 +460,53 @@
 -	Apoyo a la participación de la Oficina de Normas de Madagascar en la preparación y el examen periódico de las normas pertinentes a través de las organizaciones internacionales "apropiadas".</t>
   </si>
   <si>
     <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>-	Evaluación comparativa de los países que cuenten con una ventanilla única nacional electrónica que sea funcional y eficaz.
 -	Marco institucional de la ventanilla única nacional electrónica.
 -	Apoyo técnico y financiero para el establecimiento y la puesta en marcha de la ventanilla única nacional electrónica.
 -	Capacitación de los encargados de gestionar la ventanilla única nacional electrónica.
 -	Sensibilización de los operadores sobre la utilización de la ventanilla única nacional electrónica.
 -	Mantenimiento y vigilancia de la ventanilla única nacional electrónica.
 -	Apoyo a las actividades del grupo de trabajo del CNFC en relación con la ventanilla única nacional electrónica.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Sensibilización</t>
   </si>
   <si>
     <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recurso a agentes de aduanas</t>
+  </si>
+  <si>
+    <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>-	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Revisión del marco jurídico.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
   </si>
   <si>
     <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t>-	Evaluación comparativa de los países con mejores prácticas de gestión coordinada de las fronteras.
 -	Revisión del marco jurídico en el que se basan los procedimientos y los requisitos de documentación aplicados en la frontera y armonización de la reglamentación de las autoridades que intervienen en la frontera.
 -	Capacitación de los agentes en la frontera sobre las normas que deben aplicar en materia de gestión coordinada de las fronteras.
 -	Sensibilización de las partes interesadas sobre la reglamentación y los procedimientos en la frontera.</t>
   </si>
   <si>
     <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t>Tránsito</t>
@@ -1026,768 +1035,768 @@
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.2</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.3</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.1</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.2</v>
       </c>
       <c r="B15">
         <v>7.2</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
         <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.3</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
         <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.4</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.5</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
         <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
         <v>31</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
         <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
         <v>31</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="J23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.2</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.3</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.4</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
         <v>31</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="I26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>10.6</v>
       </c>
       <c r="B27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
         <v>31</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="I27" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J27" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>10.7</v>
       </c>
       <c r="B28" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D28" t="s">
         <v>31</v>
       </c>
       <c r="E28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="I28" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="J28" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C29" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F29" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="I29" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="J29" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C30" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="I30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="J30" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">