--- v3 (2026-04-30)
+++ v4 (2026-06-10)
@@ -12,541 +12,469 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t>30 abril 2024</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>BAfD</t>
   </si>
   <si>
     <t>-	Marco jurídico para la publicación de la información sobre los procedimientos de importación y exportación.
 -	Capacitación de técnicos en los procedimientos de publicación en línea.
 -	Instalación de conexión a Internet de muy alta velocidad en todos los ministerios y organismos de control y la Secretaría Permanente del CNFC.
 -	Suministro de materiales para facilitar la comunicación entre los ministerios y los organismos de control e inspección.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>-	Marco jurídico para la creación y el funcionamiento del portal y el establecimiento de la base de datos.
 -	Creación de una base de datos de aranceles integrados y un portal de información comercial.
 -	Contratación de una empresa de consultores para realizar el estudio de viabilidad y crear la base de datos de aranceles integrados y el portal de información comercial.
 -	Adquisición de los equipos de nuevas tecnologías de la información y las comunicaciones (TIC) y los programas informáticos necesarios para crear la base de datos de aranceles integrados y el portal de información comercial.
 -	Establecimiento de un equipo de técnicos para administrar el portal y la base de datos de aranceles integrados.
 -	Provisión de equipos informáticos, espacios de oficina y mobiliario para los equipos especializados.
 -	Subvención para dotar de conexión a Internet de muy alta velocidad a todos los ministerios y organismos de control y a la Secretaría Permanente del CNFC.
 -	Suministro de materiales para facilitar la comunicación entre los ministerios y los organismos de control e inspección que notificarán la información pertinente que se ha de publicar.
 -	Mantenimiento de los equipos de TIC adquiridos.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>-	Marco jurídico para el establecimiento de servicios de información comercial.
 -	Instalación de conexión a Internet de muy alta velocidad en todos los ministerios y organismos de control y la Secretaría Permanente del CNFC.
 -	Suministro de materiales para facilitar la comunicación entre los ministerios y los organismos de control e inspección.
 -	Establecimiento de un equipo técnico para gestionar los servicios de información.
 -	Provisión de equipos informáticos, espacios de oficina y mobiliario al equipo especializado.
 -	Subvención para dotar de conexión a Internet de muy alta velocidad a todos los ministerios y organismos de control.
 -	Suministro de materiales para facilitar la comunicación entre los ministerios y los organismos de control e inspección que notificarán la información pertinente que se ha de publicar.
 -	Mantenimiento de los equipos de TIC adquiridos.</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificación</t>
   </si>
   <si>
     <t>-	Fomento de la capacidad de la Secretaría Permanente del CNFC en materia de notificaciones.
 -	Suministro de equipos de TIC a la Secretaría Permanente del CNFC para recopilar, centralizar y enviar las notificaciones y sensibilizar a los departamentos involucrados.</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t>-	Establecimiento de un mecanismo eficiente de consulta previa, en línea o por mensajería telefónica, que permita formular observaciones sobre un proyecto de ley o de reglamento que afecte a las exportaciones o las importaciones antes de su entrada en vigor.
 -	Marco jurídico para el establecimiento del mecanismo.
 -	Sensibilización de los operadores sobre la utilización del mecanismo.
 -	Establecimiento de un equipo de atención de llamadas calificado y equipado para recopilar, tramitar y responder a las solicitudes de observaciones.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>-	Apoyo a la elaboración de un marco reglamentario para poner en marcha un mecanismo de consulta.
 -	Apoyo logístico y técnico en las reuniones consultivas del CNFC.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>GATF</t>
   </si>
   <si>
     <t>-	Realización de evaluaciones comparativas para determinar las mejores prácticas en materia de resoluciones anticipadas.
 -	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Revisión del marco jurídico.
 -	Establecimiento de una infraestructura eficaz para la aplicación de resoluciones anticipadas en Madagascar respecto del origen y la clasificación arancelaria.
 -	Establecimiento de un marco reglamentario para las resoluciones anticipadas.
 -	Capacitación y sensibilización de los operadores y las autoridades competentes sobre la aplicación de resoluciones anticipadas.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>31 diciembre 2035</t>
   </si>
   <si>
     <t>-	Establecimiento de un sistema para emitir notificaciones sobre la elevación del nivel de los controles o inspecciones de mercancías en función del riesgo.
 -	Formación sobre las normas SAFE y otras normas internacionales pertinentes para los técnicos de control e inspección de mercancías.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>-	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Elaboración de un régimen nacional de normas, acreditación y certificación de calidad.
 -	Examen de la Ley de Normas.
 -	Modernización de la infraestructura de TIC de la Oficina de Normas de Madagascar.
 -	Servicios informáticos especializados para el nuevo laboratorio.
 -	Establecimiento de un sistema de control reforzado e informatizado para la exportación.
 -	Establecimiento de un sistema de alerta rápida sobre importaciones.
 -	Apoyo para la acreditación de los laboratorios de pruebas.
 -	Laboratorio de Tecnología de los Alimentos del Ministerio de Agroindustria y Seguridad Alimentaria.
 -	Modernización del Laboratorio de Sanidad Animal, incluida la infraestructura y el equipo del Ministerio de Agroindustria.
 -	Suministro de equipo y utensilios para efectuar análisis rápidos de alimentos y tomar decisiones en el acto con respecto al levante de envíos de alimentos en el Ministerio de Salud y Calidad de la Vida.
 -	Refuerzo de los servicios e instalaciones de diagnóstico de plagas y enfermedades en el Ministerio de Agroindustria y Seguridad Alimentaria.
 -	Provisión de laboratorios certificados móviles.
 -	Laboratorio Nacional de Residuos Químicos y Biológicos, a través de la adquisición de equipos, materiales y reactivos y la mejora de los métodos de diagnóstico aplicados, la capacitación del personal y la infraestructura de los laboratorios.
 -	Servicios informáticos especializados para la vigilancia de enfermedades en el Ministerio de Agroindustria y Seguridad Alimentaria.
 -	Formación y creación de capacidad en procedimientos de prueba para los funcionarios de la Oficina de Normas de Madagascar y los científicos/técnicos de laboratorio.
 -	Realización de evaluaciones comparativas para determinar las mejores prácticas.
 -	Sensibilización de todas las partes interesadas sobre los procedimientos y reglamentos relativos a los procedimientos de prueba.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
     <t>Contratación de una empresa de consultores para:
 -	Identificación y análisis de las diferencias entre el marco jurídico y los procedimientos vigentes en materia de derechos y cargas.
 -	Actualización y armonización del marco jurídico y de los procedimientos en función de los resultados del análisis indicado en el punto anterior.
 -	Elaboración de un marco institucional de concertación y coordinación de todas las partes interesadas en el marco del artículo 6.1.
 -	Identificación de las necesidades de infraestructura y de formación de las partes interesadas en el marco del artículo 6.1.
 -	Realización de evaluaciones comparativas para determinar las mejores prácticas en materia de coordinación de las partes interesadas en el marco institucional relativo a la transparencia de los derechos y cargas establecidos sobre la importación y la exportación.
 -	Divulgación y comunicación de los reglamentos y procedimientos relativos al artículo 6.1.
 -	Establecimiento y capacitación de un equipo técnico para gestionar los servicios de información de la entidad en cuestión.
 -	Provisión de equipos informáticos, espacios de oficina y mobiliario al equipo especializado.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Sensibilización</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>Contratación de una empresa de consultores para:
 -	Identificación y análisis de las diferencias entre el marco jurídico y los procedimientos vigentes en materia de aduanas.
 -	Concepción y armonización del marco jurídico y de los procedimientos en materia aduanera con miras a la elaboración de una política nacional.
 -	Identificación de las necesidades de infraestructura y formación de cada organismo en frontera encargado de la aplicación del artículo 6.2.
 -	Realización de evaluaciones comparativas para determinar las mejores prácticas en materia de derechos y cargas de tramitación aduanera en colaboración con las demás entidades involucradas.
 -	Provisión de equipos informáticos, espacios de oficina y mobiliario al equipo especializado.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas en materia de sanciones</t>
   </si>
   <si>
     <t>-	Realización de una auditoría reglamentaria sobre las sanciones.
 -	Revisión de la reglamentación relativa a las sanciones.
 -	Coordinación de las actividades de las autoridades competentes.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>-	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Revisión del marco jurídico.
 -	Capacitación y sensibilización de los actores estratégicos en materia de tramitación previa a la llegada.
 -	Apoyo a la creación del módulo informático del Sistema de Información Aduanera para la tramitación automatizada de las declaraciones y los documentos antes de la llegada de las mercancías.
 -	Suministro de los equipos de TIC necesarios para las inspecciones de cada autoridad competente en la frontera.
 -	Conexión de las autoridades que intervienen en la frontera con el Sistema de información aduanera.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>-	Establecimiento de un marco jurídico para el pago electrónico.
 -	Establecimiento de un sistema de pago electrónico.
 -	Sensibilización de los bancos, operadores y autoridades competentes sobre el sistema de pago electrónico.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Sensibilización</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separación del levante</t>
   </si>
   <si>
     <t>-	Revisión de la reglamentación relativa al levante para facilitar el despacho de las mercancías.
 -	Instalación de conexión a Internet de muy alta velocidad.
 -	Capacitación de los técnicos y agentes de aduanas.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>-	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Revisión del marco jurídico.
 -	Realización de evaluaciones comparativas para determinar las mejores prácticas de gestión del riesgo.
 -	Establecimiento de una infraestructura adecuada para la gestión del riesgo en la frontera.
 -	Suministro de las herramientas necesarias para la gestión del riesgo (escáneres de detección de drogas, detectores de explosivos, cámaras, máquinas de rayos x, kits de identificación de drogas, aparatos de seguridad, perros rastreadores adaptados al trópico, vehículos operacionales, lanchas patrulleras marinas y otro equipo moderno de detección y búsqueda).
 -	Fomento de la capacidad de los especialistas en materia de gestión del riesgo.
 -	Creación de un equipo transfronterizo de gestión del riesgo.
 -	Sensibilización de todas las partes interesadas nacionales competentes en materia de gestión del riesgo.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>-	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Revisión del marco jurídico.
 -	Establecimiento de una infraestructura adecuada para introducir la auditoría posterior al despacho de aduana conforme a las recomendaciones de la Organización Mundial de Aduanas (OMA).</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>-	Formación sobre el Marco Normativo SAFE.
 -	Elaboración del programa nacional de Operadores Económicos Autorizados (OEA).
 -	Capacitación y sensibilización de los funcionarios de la frontera y los comerciantes.
 -	Realización de evaluaciones comparativas para determinar las mejores prácticas sobre el programa de OEA y los acuerdos de reconocimiento mutuo.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>-	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Revisión del marco jurídico.
 -	Apoyo a la instalación de infraestructuras para mantener la cadena de frío en la frontera.
 -	Capacitación y sensibilización de los funcionarios de frontera y los operadores sobre los envíos urgentes.</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>-	Mejora de las infraestructuras fronterizas necesarias para la conservación de los productos alimenticios perecederos.
 -	Mejora del marco legislativo que regula el trato que reciben las mercancías perecederas.</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>TRF de la SADC, Unión Europea</t>
+    <t>Unión Europea, TRF de la SADC</t>
   </si>
   <si>
     <t>-	Evaluaciones comparativas para determinar las mejores prácticas en materia de gestión coordinada de las fronteras.
 -	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Instalación de la infraestructura técnica necesaria.
 -	Sensibilización de los actores estratégicos involucrados.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Sensibilización</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>-	Establecimiento de un observatorio comercial nacional.
 -	Evaluaciones comparativas para determinar las mejores prácticas en lo que respecta a un observatorio comercial.
 -	Elaboración de un manual o una guía de bolsillo para los importadores y exportadores.
 -	Armonización de las formalidades y los requisitos de documentación.
 -	Adaptación de las formalidades y los requisitos de documentación a las normas y buenas prácticas internacionales.
 -	Capacitación y sensibilización de los agentes y las autoridades que intervienen en la frontera sobre las formalidades y los requisitos de documentación.</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t>-	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Revisión del marco jurídico.
 -	Formación de los agentes en la frontera y sensibilización de los operadores.</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>-	Apoyo técnico y financiero a la Oficina de Normas de Madagascar para la elaboración de normas nacionales sobre la base de las normas internacionales pertinentes.
 -	Revitalización del Consejo Nacional de Normalización (CNN).
 -	Normalización de los laboratorios de control e inspección.
 -	Sensibilización de los operadores y los miembros del CNFE sobre los obstáculos técnicos al comercio.
 -	Apoyo a la participación de la Oficina de Normas de Madagascar en la preparación y el examen periódico de las normas pertinentes a través de las organizaciones internacionales "apropiadas".</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>-	Evaluación comparativa de los países que cuenten con una ventanilla única nacional electrónica que sea funcional y eficaz.
 -	Marco institucional de la ventanilla única nacional electrónica.
 -	Apoyo técnico y financiero para el establecimiento y la puesta en marcha de la ventanilla única nacional electrónica.
 -	Capacitación de los encargados de gestionar la ventanilla única nacional electrónica.
 -	Sensibilización de los operadores sobre la utilización de la ventanilla única nacional electrónica.
 -	Mantenimiento y vigilancia de la ventanilla única nacional electrónica.
 -	Apoyo a las actividades del grupo de trabajo del CNFC en relación con la ventanilla única nacional electrónica.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Sensibilización</t>
   </si>
   <si>
-    <t>10.6.1, 10.6.2, 10.6.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Recurso a agentes de aduanas</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>-	Adaptación de la reglamentación nacional a las normas y buenas prácticas internacionales.
 -	Revisión del marco jurídico.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t>-	Evaluación comparativa de los países con mejores prácticas de gestión coordinada de las fronteras.
 -	Revisión del marco jurídico en el que se basan los procedimientos y los requisitos de documentación aplicados en la frontera y armonización de la reglamentación de las autoridades que intervienen en la frontera.
 -	Capacitación de los agentes en la frontera sobre las normas que deben aplicar en materia de gestión coordinada de las fronteras.
 -	Sensibilización de las partes interesadas sobre la reglamentación y los procedimientos en la frontera.</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
-[...1 lines deleted...]
-  <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>31 octubre 2025</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>por determinar</t>
   </si>
   <si>
     <t>Por determinar</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>-	Asistencia técnica para el establecimiento de la Red nacional de aplicación de medidas aduaneras (nCEN) y las infraestructuras necesarias.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -919,884 +847,884 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>2.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
         <v>30</v>
       </c>
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8">
+        <v>3</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
+        <v>37</v>
+      </c>
+      <c r="I8" t="s">
         <v>38</v>
       </c>
-      <c r="C8" t="s">
+      <c r="J8" t="s">
         <v>39</v>
-      </c>
-[...19 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>5.1</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>5.3</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>53</v>
+      <c r="B11">
+        <v>6.1</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.2</v>
       </c>
-      <c r="B12" t="s">
-        <v>58</v>
+      <c r="B12">
+        <v>6.2</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.3</v>
       </c>
-      <c r="B13" t="s">
-        <v>62</v>
+      <c r="B13">
+        <v>6.3</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.1</v>
       </c>
-      <c r="B14" t="s">
-        <v>66</v>
+      <c r="B14">
+        <v>7.1</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.2</v>
       </c>
       <c r="B15">
         <v>7.2</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I15" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="J15" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.3</v>
       </c>
-      <c r="B16" t="s">
-        <v>73</v>
+      <c r="B16">
+        <v>7.3</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I16" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="J16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>76</v>
+      <c r="B17">
+        <v>7.4</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="J17" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.5</v>
       </c>
-      <c r="B18" t="s">
-        <v>80</v>
+      <c r="B18">
+        <v>7.5</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="J18" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
-      <c r="B19" t="s">
-        <v>84</v>
+      <c r="B19">
+        <v>7.7</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I19" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="J19" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>88</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="J20" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
-      <c r="B21" t="s">
-        <v>91</v>
+      <c r="B21">
+        <v>7.9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="J21" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-        <v>94</v>
+      <c r="B22">
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="I22" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="J22" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="D23" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" t="s">
+        <v>84</v>
+      </c>
+      <c r="J23" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.2</v>
       </c>
-      <c r="B24" t="s">
-        <v>102</v>
+      <c r="B24">
+        <v>10.2</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I24" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="J24" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.3</v>
       </c>
       <c r="B25" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I25" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="J25" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.4</v>
       </c>
-      <c r="B26" t="s">
-        <v>108</v>
+      <c r="B26">
+        <v>10.4</v>
       </c>
       <c r="C26" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="J26" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>10.6</v>
       </c>
-      <c r="B27" t="s">
-        <v>112</v>
+      <c r="B27">
+        <v>10.6</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I27" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="J27" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>10.7</v>
       </c>
-      <c r="B28" t="s">
-        <v>117</v>
+      <c r="B28">
+        <v>10.7</v>
       </c>
       <c r="C28" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="D28" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I28" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="J28" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>11</v>
       </c>
-      <c r="B29" t="s">
-        <v>120</v>
+      <c r="B29">
+        <v>11</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F29" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I29" t="s">
-        <v>124</v>
+        <v>101</v>
       </c>
       <c r="J29" t="s">
-        <v>125</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>12</v>
       </c>
-      <c r="B30" t="s">
-        <v>126</v>
+      <c r="B30">
+        <v>12</v>
       </c>
       <c r="C30" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I30" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="J30" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">