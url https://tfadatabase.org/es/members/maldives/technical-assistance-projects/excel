--- v3 (2026-06-14)
+++ v4 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>30 junio 2027</t>
   </si>
   <si>
     <t>No</t>
   </si>