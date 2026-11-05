--- v4 (2026-09-25)
+++ v5 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>30 junio 2027</t>
   </si>
   <si>
     <t>No</t>
   </si>
@@ -223,50 +223,58 @@
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia para el diseño, la planificación y la realización de estudios del tiempo necesario para el despacho.
 Se necesita capacitación y formación para el personal con miras a mejorar el promedio de tiempo necesario para el despacho.
 </t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia técnica y apoyo para introducir un sistema de comerciantes/operadores autorizados y establecer un marco de vigilancia que permita a la administración aduanera evaluar y vigilar el cumplimiento por parte de los operadores, así como formación para los funcionarios de aduanas.
 También se necesita formación y capacitación para todos los demás organismos que intervienen en la frontera, a fin de garantizar un mejor cumplimiento de lo previsto en esta disposición.
 </t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
+    <t>Technical assistance in configuring the systems to cater expedited release
+Develop staff capacity, training of staff on processing the release of expedited shipments.
+Technical assistance in the introduction of simplified declaration.
+Need technical assistance to introduce security/guarantee system.
+Training and Capacity Building required for Customs Officials to implement Authorized Economic Operators (AEO).
+Note: Technical assistance provided by ADB to design and develop Authorized Economic Operators (AEO) program.</t>
+  </si>
+  <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita formación y capacitación para ayudar al personal de las instituciones competentes a ajustarse a las normas internacionales y las mejores prácticas.
 Se necesita asistencia para evaluar la capacidad de realización de pruebas, certificación, inspección y acreditación de los organismos de reglamentación competentes y ayudar a modernizar las instalaciones a fin de ajustarlas a la normativa pertinente.
 Se necesita asistencia con miras a la adopción del cuaderno ATA (Nota: La administración de aduanas se adherirá pronto al Convenio de Kyoto revisado.)
 Se necesita formación para los funcionarios de aduanas en relación con la aplicación del cuaderno ATA.
 Se necesitan conocimientos técnicos especializados para detectar los desajustes entre la legislación vigente y las normas internacionales y contribuir a su armonización.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>BAsD</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita formación y capacitación para el personal de los organismos competentes que intervienen en la frontera, así como de los medios empresariales, a fin de sensibilizarlos y formarlos en la aplicación y utilización de la ventanilla única nacional.
 Se necesita formación específica para los funcionarios que se ocuparán de la gestión y el funcionamiento cotidianos del sistema de ventanilla única nacional en el país.
@@ -281,51 +289,51 @@
   <si>
     <t>Admisión temporal de mercancías</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia técnica y formación para supervisar y verificar las operaciones de entrada y salida.
 Asistencia técnica para establecer vínculos con la administración fiscal con miras a determinar los derechos de entrada y salida y los impuestos aplicables.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t xml:space="preserve">Se necesita asistencia técnica y capacitación para el desarrollo de un marco jurídico, así como en la esfera de las TIC.
 Asistencia para introducir un sistema de fianzas o garantías.
 Asistencia para formar al personal de aduanas y de otros organismos que intervienen en la frontera.
 Se necesita asistencia para establecer un mecanismo de coordinación, cooperación e intercambio entre los organismos que intervienen en la frontera.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -619,51 +627,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1065,186 +1073,180 @@
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
       <c r="B15">
         <v>7.8</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>13</v>
       </c>
+      <c r="I15" t="s">
+        <v>60</v>
+      </c>
       <c r="J15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.3</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
       <c r="B17">
         <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.9</v>
       </c>
       <c r="B18">
         <v>10.9</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
       <c r="I19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>