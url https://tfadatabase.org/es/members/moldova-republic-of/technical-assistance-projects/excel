--- v1 (2026-02-10)
+++ v2 (2026-04-30)
@@ -107,68 +107,68 @@
   <si>
     <t xml:space="preserve">- Evaluar mejores prácticas, y preparar, adoptar y publicar procedimientos de notificación en frontera con el fin de reforzar los controles y las inspecciones de acuerdo con la propuesta, a saber: 
 i) los criterios según los cuales deben formularse notificaciones;
 ii) la terminación o suspensión de las alertas;
 iii) la notificación del importador o la autoridad competente del país exportador.
 - formar al personal en gestión del sistema de notificación formal, y mejores prácticas nacionales e internacionales; 
 - formar a los funcionarios de los organismos competentes en frontera en el ámbito de las prescripciones operacionales del sistema de notificaciones;
 - tomar medidas para la creación y aplicación de un Sistema Nacional de Alerta Rápida para los Alimentos y los Piensos (SNARAF) y un Mecanismo Nacional de Alerta Temprana
 (MNAT) compatibles con los de la Unión Europea;
 - reforzar los mecanismos necesarios para hacer valer el derecho de apelación o de
 revisión, regulando la creación de Juntas de Solución de Diferencias como medio para
 garantizar la transparencia en el procedimiento administrativo de revisión de los recursos contra acciones o inacciones del agente público, y contra decisiones administrativas adoptadas en el marco de los procedimientos de control;
 - establecer Juntas de Solución de Diferencias y asegurar su funcionamiento.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
-    <t>UNCTAD, EBRD, Unión Europea</t>
+    <t>CNUCED, BERD, Unión Europea</t>
   </si>
   <si>
     <t xml:space="preserve">- Mejorar el SIDUNEA con el fin de implementar el procedimiento y la tramitación de la declaración previa a la llegada;
 - mejorar el sistema de análisis de riesgos previo a la llegada.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
   <si>
     <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
-    <t>EBRD, UNCTAD, Unión Europea</t>
+    <t>BERD, CNUCED, Unión Europea</t>
   </si>
   <si>
     <t>- Analizar el marco regulador de las políticas para simplificar los procedimientos de autorización o concesión de licencias, de acuerdo con las normas internacionales y las buenas prácticas;
 - formar a funcionarios, inspectores de aduanas y representantes de los agentes
 económicos en lo que respecta a los procedimientos simplificados para los envíos urgentes; 
 - crear procedimientos de despacho de aduanas simplificados para envíos urgentes, y velar por que se cumplan las condiciones necesarias para que los controles en aduana sean rápidos y de calidad.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>- Revisar y modificar, según proceda, las normas vigentes relativas a la importación de
 mercancías perecederas de modo que:
    - el plazo de levante sea el menor posible;
    - se garantice, según proceda,  el levante fuera de las horas habituales de trabajo de las
    aduanas; 
     - se dé prioridad a estas mercancías a la hora de planificar los exámenes;
     - se puedan almacenar estas mercancías en condiciones adecuadas para su
     conservación, siempre y cuando se disponga de instalaciones aprobadas por