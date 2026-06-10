--- v2 (2026-04-30)
+++ v3 (2026-06-10)
@@ -12,227 +12,206 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2019</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>- Crear un portal electrónico completo de información sobre el comercio (e-Trade Point), con estructuras avanzadas de tecnologías de la información y la comunicación (TIC) y
 funciones de divulgación de prescripciones reglamentarias y procedimientos administrativos relacionados con el comercio; además de establecer procedimientos detallados para el funcionamiento del e-Trade Point, y para el examen y la
 actualización periódica de la información publicada;
 - actualizar el contenido, el estilo y el diseño del sitio web oficial del Servicio de Aduanas, y seguir perfeccionando el sistema de información de Aduanas para que incluya rápida y
 oportunamente las prescripciones reglamentarias y las formalidades de aduana
 aplicables; 
 - actualizar el contenido, el estilo y el diseño del sitio web oficial del Organismo Nacional de Inocuidad de los Alimentos.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>31 diciembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve">- Evaluar mejores prácticas, y preparar, adoptar y publicar procedimientos de notificación en frontera con el fin de reforzar los controles y las inspecciones de acuerdo con la propuesta, a saber: 
 i) los criterios según los cuales deben formularse notificaciones;
 ii) la terminación o suspensión de las alertas;
 iii) la notificación del importador o la autoridad competente del país exportador.
 - formar al personal en gestión del sistema de notificación formal, y mejores prácticas nacionales e internacionales; 
 - formar a los funcionarios de los organismos competentes en frontera en el ámbito de las prescripciones operacionales del sistema de notificaciones;
 - tomar medidas para la creación y aplicación de un Sistema Nacional de Alerta Rápida para los Alimentos y los Piensos (SNARAF) y un Mecanismo Nacional de Alerta Temprana
 (MNAT) compatibles con los de la Unión Europea;
 - reforzar los mecanismos necesarios para hacer valer el derecho de apelación o de
 revisión, regulando la creación de Juntas de Solución de Diferencias como medio para
 garantizar la transparencia en el procedimiento administrativo de revisión de los recursos contra acciones o inacciones del agente público, y contra decisiones administrativas adoptadas en el marco de los procedimientos de control;
 - establecer Juntas de Solución de Diferencias y asegurar su funcionamiento.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
-    <t>CNUCED, BERD, Unión Europea</t>
+    <t>Unión Europea, BERD, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">- Mejorar el SIDUNEA con el fin de implementar el procedimiento y la tramitación de la declaración previa a la llegada;
 - mejorar el sistema de análisis de riesgos previo a la llegada.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
-  </si>
-[...1 lines deleted...]
-    <t>BERD, CNUCED, Unión Europea</t>
   </si>
   <si>
     <t>- Analizar el marco regulador de las políticas para simplificar los procedimientos de autorización o concesión de licencias, de acuerdo con las normas internacionales y las buenas prácticas;
 - formar a funcionarios, inspectores de aduanas y representantes de los agentes
 económicos en lo que respecta a los procedimientos simplificados para los envíos urgentes; 
 - crear procedimientos de despacho de aduanas simplificados para envíos urgentes, y velar por que se cumplan las condiciones necesarias para que los controles en aduana sean rápidos y de calidad.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>- Revisar y modificar, según proceda, las normas vigentes relativas a la importación de
 mercancías perecederas de modo que:
    - el plazo de levante sea el menor posible;
    - se garantice, según proceda,  el levante fuera de las horas habituales de trabajo de las
    aduanas; 
     - se dé prioridad a estas mercancías a la hora de planificar los exámenes;
     - se puedan almacenar estas mercancías en condiciones adecuadas para su
     conservación, siempre y cuando se disponga de instalaciones aprobadas por
     las autoridades competentes;
     - siempre que sea posible y se solicite, se pueda proceder al levante en esas 
     instalaciones de almacenamiento, y
     - se obligue a las autoridades a proporcionar al
     importador, si este lo solicita, una explicación por escrito cuando se produzca
     un retraso significativo en el levante de las mercancías.
 - Elaborar contratos de agencia oficiales, o directrices o normas operacionales, según proceda, para garantizar la cooperación y coordinación de las autoridades fronterizas en el proceso de control y levante de las mercancías perecederas;
 -simplificar los procedimientos de control y declaración en aduana
 de las mercancías perecederas ;
 -elaborar un reglamento para el transporte de las mercancías perecederas
 o que se deterioran fácilmente;
 -adquirir un laboratorio encargado de verificar los parámetros técnicos necesarios
 para el transporte de las mercancías perecederas o que se deterioran fácilmente, y la
 certificación de vehículos para el transporte de mercancías perecederas por carretera;
 -formar a colaboradores del Organismo Nacional de Transporte por Carretera sobre
 las normas relativas al flete por carretera de mercancías perecederas o que se deterioran
 fácilmente, e intercambiar experiencias con países que ya han aplicado estas prácticas;
 - elaborar programas de formación para el personal que se dedica al transporte de carga
 perecedera (expertos, gerentes y conductores);
 - establecer un sistema de información sobre el registro de unidades de transporte
 aprobadas para el transporte de mercancías perecederas o que se deterioran fácilmente, y acceder a información sobre las unidades de transporte aprobadas por otros estados.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>Unión Europea</t>
   </si>
   <si>
     <t>- Aplicar el programa TWINNING a la ventanilla única.</t>
-  </si>
-[...1 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t xml:space="preserve">- Aplicar el programa TWINNING al nuevo sistema informatizado de tránsito (NCTS); 
 - aplicar procedimientos electrónicos y simplificados a las operaciones de tránsito;
 - modernizar el sistema integrado de información de la policía fronteriza;
 - mejorar la infraestructura de los puestos fronterizos ofreciendo carriles diferenciados,
 señalización y equipos necesarios para el tránsito prioritario
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -594,262 +573,262 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.1</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.1</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>7.1</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.8</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>7.8</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.9</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.9</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>10.4</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>11</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">