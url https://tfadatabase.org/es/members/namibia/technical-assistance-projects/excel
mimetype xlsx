--- v5 (2026-08-20)
+++ v6 (2026-10-04)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t>15 marzo 2025</t>
   </si>