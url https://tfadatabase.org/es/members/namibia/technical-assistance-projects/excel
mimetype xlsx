--- v6 (2026-10-04)
+++ v7 (2026-10-24)
@@ -249,51 +249,51 @@
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia para informar e impartir formación sobre la puesta en marcha de una ventanilla única en los puestos fronterizos (financiación) y otros mecanismos de colaboración bilateral entre los organismos que intervienen en la frontera.
 •	Examen de los procedimientos en frontera y las operaciones transfronterizas para evaluar la situación actual.
 •	Examen de los memorandos de entendimiento existentes y establecimiento de otros nuevos (de ser necesario) entre los organismos que intervienen en la frontera.
 •	Armonización de los diferentes sistemas entre países fronterizos.
 •	Cooperación nacional y cooperación transfronteriza.
 •	Promulgación de los reglamentos y procedimientos pertinentes para guiar las operaciones.
 •	Examen -y reforma, de ser necesario- de los reglamentos y las políticas.
 •	Asistencia técnica para establecer mecanismos de coordinación y cooperación entre los organismos nacionales.
 •	Mejora de la capacidad institucional.
 •	Examen -y mejora, de ser necesario- de la infraestructura y el equipo.
 •	Formación y creación de capacidad para el personal de los diversos organismos de reglamentación en la frontera.
 •	Consultas con las partes interesadas.
 •	Campaña para informar de los cambios.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
-    <t>30 diciembre 2026</t>
+    <t>30 junio 2028</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia en el diseño, el establecimiento (financiación) y la puesta en marcha de la ventanilla única electrónica y formación para los usuarios y el personal de dicha ventanilla.
 •	Desarrollo de un sistema informático adecuado.
 •	Formación para los funcionarios que supervisen el establecimiento de la ventanilla única y para los funcionarios que la utilicen.
 •	Formación de otras partes interesadas.
 •	Campaña informativa.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Recurso a agentes de aduanas</t>
   </si>
   <si>
     <t>30 junio 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen de las prescripciones en materia de licencias para verificar que sean objetivas y transparentes.
 •	Formación sobre los requisitos de publicación.
 •	Asistencia técnica en el diseño y el desarrollo de un sistema que integre un mecanismo de definición de perfiles para los agentes.
 •	Asistencia para informar e impartir formación sobre la puesta en marcha del nuevo sistema.
 •	Asistencia técnica (financiación) para impartir formación a los agentes sobre los procedimientos aduaneros. Elaboración de políticas, procedimientos y mecanismos de supervisión para que los procedimientos se apliquen de manera uniforme en todo el país.
 •	Asistencia técnica y apoyo para simplificar y optimizar los procesos y procedimientos en las fronteras con todas las instituciones a fin de tener mejores controles, eliminar trámites innecesarios y armonizar los requisitos para salvaguardar las buenas prácticas internacionales.