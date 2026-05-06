--- v1 (2026-02-07)
+++ v2 (2026-05-06)
@@ -59,143 +59,143 @@
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>31 agosto 2024</t>
   </si>
   <si>
     <t>31 agosto 2026</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>TMA, USAID, UNCTAD, TMA</t>
+    <t>TMA, USAID, CNUCED, TMA</t>
   </si>
   <si>
     <t>-	Elaborar un marco jurídico para establecer un servicio de información único
 -	Elaborar un manual de operaciones para el servicio de información único
 -	Armonizar los procedimientos de los diferentes servicios de información a los fines del funcionamiento del servicio de información único
 -	Establecer y poner en funcionamiento un servicio de información único
 -	Divulgación (talleres de sensibilización, intervenciones en los medios de comunicación, etc.)
 -	Formación del personal de los servicios de información nacionales y de los subcomités del Comité Nacional de Facilitación del Comercio</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
-    <t>TMA, USAID, UNCTAD</t>
+    <t>TMA, USAID, CNUCED</t>
   </si>
   <si>
     <t>-	Elaborar directrices operativas formales y un marco jurídico para llevar a cabo/realizar una segunda prueba
 -	Reforzar la capacidad del personal dotándolo de las competencias adecuadas (sectores público y privado) para la realización de segundas pruebas
 -	Desarrollar sistemas de gestión de la información de los laboratorios y vincularlos a todos los laboratorios identificados para la realización de pruebas
 -	Evaluar las lagunas de capacidad de los laboratorios privados existentes a los fines de su acreditación para que puedan realizar la segunda prueba requerida en el AFC
 -	Apoyar la evaluación por homólogos y los programas regionales de pruebas de aptitud durante 3 años
 -	Apoyar los programas regionales de pruebas de aptitud</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>7.4.3</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 agosto 2030</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t>-	Crear una interfaz en el sistema de gestión de riesgos para los organismos que intervienen en la exportación, la importación y el tránsito (gestión integrada de riesgos - a través de la ventanilla única electrónica)
 -	Reforzar la capacidad del personal de los organismos públicos pertinentes y del Comité de Gestión de Riesgos
 -	Comprar equipos de laboratorio para diversas pruebas y otras herramientas de inspección
 -	Establecer y poner en funcionamiento el Comité de Gestión de Riesgos
 -	Concienciar a los comerciantes acerca de la gestión del riesgo</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
-    <t>ITC, UNCTAD</t>
+    <t>CCI, CNUCED</t>
   </si>
   <si>
     <t>- Rwanda requiere asistencia financiera y técnica y apoyo a la creación de capacidad para realizar estudios sobre el tiempo necesario para el levante.</t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>WB, TMA, Unión Europea</t>
   </si>
   <si>
     <t>-	Mejorar la gestión coordinada de las fronteras mediante la armonización de procedimientos y formalidades (ampliación de los horarios de trabajo en las fronteras, armonización de horarios de trabajo, inspecciones conjuntas, etc.)
 -	Mejorar el funcionamiento de los comités mixtos de frontera
 -	Proseguir la labor relativa a los puestos fronterizos de una sola parada y el equipo necesario, como puestos fronterizos electrónicos, instalaciones informáticas, etc.
 -	Llevar a cabo actividades de formación y sensibilización, y talleres dirigidos a las partes interesadas</t>
   </si>
   <si>
     <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recurso a agentes de aduanas</t>
   </si>
   <si>
-    <t>USAID, UNCTAD</t>
+    <t>USAID, CNUCED</t>
   </si>
   <si>
     <t>-	Examinar y publicar las prescripciones en materia de licencias
 -	Considerar una interpretación cuidadosa del artículo 145 de la Ley de Administración de Aduanas de la CAO de 2004 y modificarla para tener en cuenta las disposiciones y prescripciones en materia de facilitación del comercio
 -	Revisar el marco jurídico para que los importadores puedan efectuar el despacho de las mercancías sin recurrir a agentes de aduana
 -	Reforzar la capacidad de importadores y exportadores
 -	Establecer un equipo de examen dirigido por la RRA, pero que incluya a representantes de la comunidad de agentes de aduana y miembros interesados de la comunidad de importadores/exportadores para comenzar el proceso</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>