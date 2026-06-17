--- v2 (2026-05-06)
+++ v3 (2026-06-17)
@@ -12,184 +12,175 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>31 agosto 2024</t>
   </si>
   <si>
     <t>31 agosto 2026</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>TMA, USAID, CNUCED, TMA</t>
+    <t>USAID, CNUCED, TMA</t>
   </si>
   <si>
     <t>-	Elaborar un marco jurídico para establecer un servicio de información único
 -	Elaborar un manual de operaciones para el servicio de información único
 -	Armonizar los procedimientos de los diferentes servicios de información a los fines del funcionamiento del servicio de información único
 -	Establecer y poner en funcionamiento un servicio de información único
 -	Divulgación (talleres de sensibilización, intervenciones en los medios de comunicación, etc.)
 -	Formación del personal de los servicios de información nacionales y de los subcomités del Comité Nacional de Facilitación del Comercio</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>TMA, USAID, CNUCED</t>
   </si>
   <si>
     <t>-	Elaborar directrices operativas formales y un marco jurídico para llevar a cabo/realizar una segunda prueba
 -	Reforzar la capacidad del personal dotándolo de las competencias adecuadas (sectores público y privado) para la realización de segundas pruebas
 -	Desarrollar sistemas de gestión de la información de los laboratorios y vincularlos a todos los laboratorios identificados para la realización de pruebas
 -	Evaluar las lagunas de capacidad de los laboratorios privados existentes a los fines de su acreditación para que puedan realizar la segunda prueba requerida en el AFC
 -	Apoyar la evaluación por homólogos y los programas regionales de pruebas de aptitud durante 3 años
 -	Apoyar los programas regionales de pruebas de aptitud</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>7.4.3</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 agosto 2030</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t>-	Crear una interfaz en el sistema de gestión de riesgos para los organismos que intervienen en la exportación, la importación y el tránsito (gestión integrada de riesgos - a través de la ventanilla única electrónica)
 -	Reforzar la capacidad del personal de los organismos públicos pertinentes y del Comité de Gestión de Riesgos
 -	Comprar equipos de laboratorio para diversas pruebas y otras herramientas de inspección
 -	Establecer y poner en funcionamiento el Comité de Gestión de Riesgos
 -	Concienciar a los comerciantes acerca de la gestión del riesgo</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
+    <t>31 agosto 2029</t>
+  </si>
+  <si>
     <t>CCI, CNUCED</t>
   </si>
   <si>
     <t>- Rwanda requiere asistencia financiera y técnica y apoyo a la creación de capacidad para realizar estudios sobre el tiempo necesario para el levante.</t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>WB, TMA, Unión Europea</t>
+    <t>Unión Europea, Banco Mundial, TMA</t>
   </si>
   <si>
     <t>-	Mejorar la gestión coordinada de las fronteras mediante la armonización de procedimientos y formalidades (ampliación de los horarios de trabajo en las fronteras, armonización de horarios de trabajo, inspecciones conjuntas, etc.)
 -	Mejorar el funcionamiento de los comités mixtos de frontera
 -	Proseguir la labor relativa a los puestos fronterizos de una sola parada y el equipo necesario, como puestos fronterizos electrónicos, instalaciones informáticas, etc.
 -	Llevar a cabo actividades de formación y sensibilización, y talleres dirigidos a las partes interesadas</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recurso a agentes de aduanas</t>
   </si>
   <si>
     <t>USAID, CNUCED</t>
   </si>
   <si>
     <t>-	Examinar y publicar las prescripciones en materia de licencias
 -	Considerar una interpretación cuidadosa del artículo 145 de la Ley de Administración de Aduanas de la CAO de 2004 y modificarla para tener en cuenta las disposiciones y prescripciones en materia de facilitación del comercio
 -	Revisar el marco jurídico para que los importadores puedan efectuar el despacho de las mercancías sin recurrir a agentes de aduana
 -	Reforzar la capacidad de importadores y exportadores
 -	Establecer un equipo de examen dirigido por la RRA, pero que incluya a representantes de la comunidad de agentes de aduana y miembros interesados de la comunidad de importadores/exportadores para comenzar el proceso</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -553,236 +544,236 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
       <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" t="s">
         <v>26</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.6</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>7.6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" t="s">
         <v>31</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>8</v>
       </c>
-      <c r="B6" t="s">
-        <v>34</v>
+      <c r="B6">
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.6</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>10.6</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">