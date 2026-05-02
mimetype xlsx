--- v2 (2026-02-10)
+++ v3 (2026-05-02)
@@ -84,128 +84,128 @@
     <t>FAO, Unión Europea</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Financiación para el desarrollo de infraestructuras, las formalidades de acreditación y la adquisición de equipo y consumibles de prueba, metrología y de laboratorio;
 2.	Apoyo para la creación de capacidad en materia de pruebas, inspección y metrología, equipos y formación en metrología. Revisión del marco jurídico y los procedimientos (procedimientos operativos) para el análisis de diversos parámetros;
 3.	Apoyo técnico para desarrollar y fortalecer la capacidad de los funcionarios de aduanas y el personal de otros organismos pertinentes;
 4.	Asistencia técnica y creación de capacidad para facilitar la notificación de controles o inspecciones reforzados.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>1 enero 2020</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
-    <t>SADC TRF, Unión Europea</t>
+    <t>TRF de la SADC, Unión Europea</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Solicitud de apoyo técnico para la elaboración de leyes y procedimientos operativos pertinentes;
 2.	Solicitud de financiación para:
 i.	el desarrollo de infraestructuras y la adquisición de equipo y consumibles de laboratorio;
 ii.	la evaluación de todos los documentos del sistema de gestión de cantidad (QSM) y apoyo para la elaboración de cualquier documento faltante con arreglo a la norma ISO/CEI 17025:2005 para laboratorios de pruebas;
 iii.	proceso de acreditación, pruebas, inspección, metrología y normalización; y
 iv.	un experto jurídico que redacte un contrato de evaluación continua con el SADCAS para cinco años;
 3.	Asistencia técnica y creación de capacidad para facilitar el perfeccionamiento de personal a fin de mejorar las capacidades en materia de prueba y la elaboración de protocolos de laboratorio;
 4.	Elaboración de protocolos para facilitar el mantenimiento del nuevo acceso a los mercados y los nuevos productos.
 </t>
   </si>
   <si>
     <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>1 enero 2018</t>
   </si>
   <si>
     <t>SADC, OMA</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Financiación para la adquisición del Sistema de Selección de Carga (CTS) de la OMA, que se puede incorporar al sistema SIDUNEA World;
 2.	Apoyo técnico de la UNCTAD y la OMA para colaborar en la integración del sistema una vez garantizada la financiación;
 3.	Creación de capacidad para la creación de un equipo encargado del mantenimiento del sistema una vez desarrollado.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>1 enero 2019</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
-    <t>IMF, Unión Europea</t>
+    <t>FMI, Unión Europea</t>
   </si>
   <si>
     <t>1.	Financiación para mejorar la función de comunicación de datos del sistema SIDUNEA World con miras a apoyar la auditoría posterior al despacho de aduana.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
   <si>
     <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t>1.	Asistencia técnica y creación de capacidad para desarrollar las técnicas que permitan a los funcionarios realizar un estudio sobre el plazo de levante.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
-    <t>COMESA, IMF</t>
+    <t>COMESA, FMI</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Asistencia técnica para redactar leyes que otorguen a las aduanas el mandato apropiado para conceder a los comerciantes que reúnan las condiciones necesarias facilidades adicionales en relación con el comercio;
 2.	Elaboración de un marco de vigilancia con el que las aduanas puedan establecer y vigilar el cumplimiento por parte de los operadores;
 3.	Apoyo para el diseño y la aplicación de un sistema de operadores económicos autorizados apropiado;
 4.	Formación de funcionarios de aduanas y partes interesadas pertinentes para facilitar el establecimiento y la aplicación fluida del sistema de operadores económicos autorizados.
 </t>
   </si>
   <si>
     <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>30 junio 2027</t>
   </si>
   <si>
     <t>Unión Europea</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Redacción de legislación, marco de políticas, estrategia y mandato;
 2.	Realización de estudio de viabilidad de una ventanilla única basada en SIDUNEA World;
 3.	Diseño, aplicación y funcionamiento de la ventanilla única;
 4.	Formación de todas las partes interesadas;