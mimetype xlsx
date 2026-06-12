--- v3 (2026-05-02)
+++ v4 (2026-06-12)
@@ -12,240 +12,249 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>1 enero 2021</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>FAO, Unión Europea</t>
+    <t>Unión Europea, FAO</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Financiación para el desarrollo de infraestructuras, las formalidades de acreditación y la adquisición de equipo y consumibles de prueba, metrología y de laboratorio;
 2.	Apoyo para la creación de capacidad en materia de pruebas, inspección y metrología, equipos y formación en metrología. Revisión del marco jurídico y los procedimientos (procedimientos operativos) para el análisis de diversos parámetros;
 3.	Apoyo técnico para desarrollar y fortalecer la capacidad de los funcionarios de aduanas y el personal de otros organismos pertinentes;
 4.	Asistencia técnica y creación de capacidad para facilitar la notificación de controles o inspecciones reforzados.
+, .	Financiación para el desarrollo de infraestructuras, las formalidades de acreditación y la adquisición de equipo y consumibles de prueba, metrología y de laboratorio;
+2.	Apoyo para la creación de capacidad en materia de pruebas, inspección y metrología, equipos y formación en metrología. Revisión del marco jurídico y los procedimientos (procedimientos operativos) para el análisis de diversos parámetros;
+3.	Apoyo técnico para desarrollar y fortalecer la capacidad de los funcionarios de aduanas y el personal de otros organismos pertinentes;
+4.	Asistencia técnica y creación de capacidad para facilitar la notificación de controles o inspecciones reforzados.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>1 enero 2020</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
-    <t>TRF de la SADC, Unión Europea</t>
+    <t>Unión Europea, TRF de la SADC</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Solicitud de apoyo técnico para la elaboración de leyes y procedimientos operativos pertinentes;
 2.	Solicitud de financiación para:
 i.	el desarrollo de infraestructuras y la adquisición de equipo y consumibles de laboratorio;
 ii.	la evaluación de todos los documentos del sistema de gestión de cantidad (QSM) y apoyo para la elaboración de cualquier documento faltante con arreglo a la norma ISO/CEI 17025:2005 para laboratorios de pruebas;
 iii.	proceso de acreditación, pruebas, inspección, metrología y normalización; y
 iv.	un experto jurídico que redacte un contrato de evaluación continua con el SADCAS para cinco años;
 3.	Asistencia técnica y creación de capacidad para facilitar el perfeccionamiento de personal a fin de mejorar las capacidades en materia de prueba y la elaboración de protocolos de laboratorio;
 4.	Elaboración de protocolos para facilitar el mantenimiento del nuevo acceso a los mercados y los nuevos productos.
+, .	Solicitud de apoyo técnico para la elaboración de leyes y procedimientos operativos pertinentes;
+2.	Solicitud de financiación para:
+i.	el desarrollo de infraestructuras y la adquisición de equipo y consumibles de laboratorio;
+ii.	la evaluación de todos los documentos del sistema de gestión de cantidad (QSM) y apoyo para la elaboración de cualquier documento faltante con arreglo a la norma ISO/CEI 17025:2005 para laboratorios de pruebas;
+iii.	proceso de acreditación, pruebas, inspección, metrología y normalización; y
+iv.	un experto jurídico que redacte un contrato de evaluación continua con el SADCAS para cinco años;
+3.	Asistencia técnica y creación de capacidad para facilitar el perfeccionamiento de personal a fin de mejorar las capacidades en materia de prueba y la elaboración de protocolos de laboratorio;
+4.	Elaboración de protocolos para facilitar el mantenimiento del nuevo acceso a los mercados y los nuevos productos.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>1 enero 2018</t>
   </si>
   <si>
     <t>SADC, OMA</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Financiación para la adquisición del Sistema de Selección de Carga (CTS) de la OMA, que se puede incorporar al sistema SIDUNEA World;
 2.	Apoyo técnico de la UNCTAD y la OMA para colaborar en la integración del sistema una vez garantizada la financiación;
 3.	Creación de capacidad para la creación de un equipo encargado del mantenimiento del sistema una vez desarrollado.
+, .	Financiación para la adquisición del Sistema de Selección de Carga (CTS) de la OMA, que se puede incorporar al sistema SIDUNEA World;
+2.	Apoyo técnico de la UNCTAD y la OMA para colaborar en la integración del sistema una vez garantizada la financiación;
+3.	Creación de capacidad para la creación de un equipo encargado del mantenimiento del sistema una vez desarrollado.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>1 enero 2019</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
-    <t>FMI, Unión Europea</t>
-[...2 lines deleted...]
-    <t>1.	Financiación para mejorar la función de comunicación de datos del sistema SIDUNEA World con miras a apoyar la auditoría posterior al despacho de aduana.</t>
+    <t>Unión Europea, FMI</t>
+  </si>
+  <si>
+    <t>1.	Financiación para mejorar la función de comunicación de datos del sistema SIDUNEA World con miras a apoyar la auditoría posterior al despacho de aduana., .	Financiación para mejorar la función de comunicación de datos del sistema SIDUNEA World con miras a apoyar la auditoría posterior al despacho de aduana.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
-    <t>1.	Asistencia técnica y creación de capacidad para desarrollar las técnicas que permitan a los funcionarios realizar un estudio sobre el plazo de levante.</t>
+    <t>1.	Asistencia técnica y creación de capacidad para desarrollar las técnicas que permitan a los funcionarios realizar un estudio sobre el plazo de levante., .	Asistencia técnica y creación de capacidad para desarrollar las técnicas que permitan a los funcionarios realizar un estudio sobre el plazo de levante.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>COMESA, FMI</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Asistencia técnica para redactar leyes que otorguen a las aduanas el mandato apropiado para conceder a los comerciantes que reúnan las condiciones necesarias facilidades adicionales en relación con el comercio;
 2.	Elaboración de un marco de vigilancia con el que las aduanas puedan establecer y vigilar el cumplimiento por parte de los operadores;
 3.	Apoyo para el diseño y la aplicación de un sistema de operadores económicos autorizados apropiado;
 4.	Formación de funcionarios de aduanas y partes interesadas pertinentes para facilitar el establecimiento y la aplicación fluida del sistema de operadores económicos autorizados.
+, .	Asistencia técnica para redactar leyes que otorguen a las aduanas el mandato apropiado para conceder a los comerciantes que reúnan las condiciones necesarias facilidades adicionales en relación con el comercio;
+2.	Elaboración de un marco de vigilancia con el que las aduanas puedan establecer y vigilar el cumplimiento por parte de los operadores;
+3.	Apoyo para el diseño y la aplicación de un sistema de operadores económicos autorizados apropiado;
+4.	Formación de funcionarios de aduanas y partes interesadas pertinentes para facilitar el establecimiento y la aplicación fluida del sistema de operadores económicos autorizados.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>30 junio 2027</t>
   </si>
   <si>
     <t>Unión Europea</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Redacción de legislación, marco de políticas, estrategia y mandato;
 2.	Realización de estudio de viabilidad de una ventanilla única basada en SIDUNEA World;
 3.	Diseño, aplicación y funcionamiento de la ventanilla única;
 4.	Formación de todas las partes interesadas;
 5.	Financiación para adquirir los equipos y programas informáticos pertinentes;
 6.	Puesta en marcha de la infraestructura integrada de tecnología de la información que se conectará al sistema actual, o activará el MÓDULO DE VENTANILLA ÚNICA SIDUNEA.
+, .	Redacción de legislación, marco de políticas, estrategia y mandato;
+2.	Realización de estudio de viabilidad de una ventanilla única basada en SIDUNEA World;
+3.	Diseño, aplicación y funcionamiento de la ventanilla única;
+4.	Formación de todas las partes interesadas;
+5.	Financiación para adquirir los equipos y programas informáticos pertinentes;
+6.	Puesta en marcha de la infraestructura integrada de tecnología de la información que se conectará al sistema actual, o activará el MÓDULO DE VENTANILLA ÚNICA SIDUNEA.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.8.1, 10.8.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías rechazadas</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Obtención de financiación para la adquisición de equipo (como un incinerador) y consumibles de prueba;
+2.	Apoyo para las formalidades de acreditación a fin de contribuir a mejorar la capacidad y las normas de los laboratorios para realizar pruebas de las mercancías antes de su descarte;
+3.	Asistencia técnica y creación de capacidad para fomentar el perfeccionamiento del personal;
+4.	Apoyo para la elaboración de directrices de política nacional y procedimientos operativos para la reexportación y/o destrucción de las mercancías rechazadas;
+5.	Elaboración de protocolos apropiados para la manipulación y el transporte adecuados de las mercancías rechazadas/confiscadas.
+, .	Obtención de financiación para la adquisición de equipo (como un incinerador) y consumibles de prueba;
 2.	Apoyo para las formalidades de acreditación a fin de contribuir a mejorar la capacidad y las normas de los laboratorios para realizar pruebas de las mercancías antes de su descarte;
 3.	Asistencia técnica y creación de capacidad para fomentar el perfeccionamiento del personal;
 4.	Apoyo para la elaboración de directrices de política nacional y procedimientos operativos para la reexportación y/o destrucción de las mercancías rechazadas;
 5.	Elaboración de protocolos apropiados para la manipulación y el transporte adecuados de las mercancías rechazadas/confiscadas.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -598,297 +607,297 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.1</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.1</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="J3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>7.5</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I5" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J5" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.6</v>
       </c>
-      <c r="B6" t="s">
-        <v>37</v>
+      <c r="B6">
+        <v>7.6</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="J6" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>42</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>46</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="J8" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.8</v>
       </c>
-      <c r="B9" t="s">
-        <v>52</v>
+      <c r="B9">
+        <v>10.8</v>
       </c>
       <c r="C9" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>