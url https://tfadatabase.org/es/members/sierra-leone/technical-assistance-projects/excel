--- v1 (2026-02-11)
+++ v2 (2026-05-11)
@@ -245,51 +245,51 @@
     <t>- 	Asistencia para llevar a cabo una evaluación y posible aplicación de la opción de pago electrónico pertinente en SIDUNEA World.
 - 	Asistencia para desarrollar un programa de sensibilización pública y divulgación a los interesados para informar a los comerciantes acerca de la opción de pago electrónico y fomentar su aprovechamiento.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Sensibilización</t>
   </si>
   <si>
     <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
   </si>
   <si>
     <t>Separación del levante</t>
   </si>
   <si>
     <t>- 	Asistencia para que cada uno de los organismos técnicos que intervienen en la frontera desarrollen procedimientos y reglamentos específicos para aplicar esta medida.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
     <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
-    <t>IMF</t>
+    <t>FMI</t>
   </si>
   <si>
     <t>- 	Asistencia para desarrollar un marco nacional de gestión de riesgo que abarque todos los demás organismos de reglamentación fronteriza.
 - 	Asistencia para desarrollar la capacidad de las dependencias y los funcionarios encargados de la gestión de riesgo en lo que respecta a la evaluación del riesgo y el análisis de los datos para todos los organismos que intervienen en la frontera.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
     <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>- 	Asistencia para desarrollar la capacidad del personal encargado de la auditoría posterior al despacho de aduana en lo que respecta a las normas y técnicas de contabilidad y auditoría, la auditoría de sistemas, los programas informáticos de contabilidad y la evaluación del riesgo para la planificación de auditorías.
 - 	Asistencia para llevar a cabo una evaluación de los requisitos y suministrar programas informáticos de gestión de las auditorías. 
 - 	Asistencia para revisar y formular recomendaciones sobre los procedimientos operacionales normalizados de auditoría posterior al despacho de aduana.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>7.6.1, 7.6.2</t>
   </si>