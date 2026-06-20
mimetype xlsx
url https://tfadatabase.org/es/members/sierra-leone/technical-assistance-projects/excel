--- v2 (2026-05-11)
+++ v3 (2026-06-20)
@@ -12,431 +12,368 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>30 noviembre 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>- 	Asistencia para llevar a cabo una evaluación y aclarar, según proceda, las medidas formales de política o legislativas para garantizar la obligación de todas las autoridades aduaneras de publicar las normas, los procedimientos y otra información pertinente.
 - 	Asistencia para llevar a cabo una evaluación de las necesidades de información, en particular de las pymes locales, y determinar formas adecuadas y eficaces de comunicación para la difusión de los tipos de información descritos en la medida del AFC en el contexto de Sierra Leona.
 - 	Asistencia para definir las responsabilidades y establecer medidas administrativas y operacionales adecuadas en cada una de las autoridades fronterizas competentes para garantizar la preparación, publicación y actualización oportuna de la información especificada en la medida del AFC.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>- 	Asistencia para elaborar un estudio de viabilidad sobre la implantación de un portal nacional de comercio.
 - 	Asistencia para establecer el portal de comercio (especialmente en lo referente al fundamento jurídico, la definición de la estructura orgánica, los procedimientos de coordinación y actualización de la información y la capacitación).
 - 	Asistencia para adquirir el equipo de tecnología de la información y de oficina necesario para poner en marcha un portal nacional de comercio.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>- 	Asistencia para desarrollar conocimientos técnicos y en materia de políticas sobre el diseño y la implantación de un servicio nacional de información comercial. 
 - 	Asistencia para desarrollar un plan de implantación de un servicio de información.
 - 	Asistencia para impartir capacitación en lo que respecta a la administración y el funcionamiento del servicio de información.
 - 	Asistencia para adquirir el equipo de tecnología de la información y de oficina necesario para poner en marcha el servicio de información comercial.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t>- 	Apoyo técnico para llevar a cabo procedimientos de consulta con las autoridades fronterizas, especialmente para la asistencia en la formulación de directrices y la capacitación.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>- 	Conocimientos técnicos especializados acerca de las mejores prácticas y los mecanismos de consulta eficaces.
 - 	Capacitación del sector privado y público en prácticas y métodos de consulta eficaces.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>- 	Asistencia para evaluar y aclarar, según proceda, las medidas formales de política, reglamentarias o legislativas a fin de que la aduana cuente con las facultades, las políticas y los procedimientos para emitir resoluciones anticipadas de conformidad con el artículo 3 del AFC de la OMC. 
 - 	Asistencia para favorecer la creación de capacidad en lo que respecta al desarrollo y la ejecución de un programa de formación destinado a los funcionarios aduaneros para la preparación y aplicación de resoluciones anticipadas, así como de capacidad adicional en lo relativo a la clasificación arancelaria, las normas de origen y la valoración en aduana para apoyar esta nueva función. 
 - 	Asistencia para desarrollar un programa de sensibilización pública y divulgación a los interesados para informar a los comerciantes acerca del servicio de resoluciones anticipadas, cómo solicitarlo, los formularios y la información necesaria, así como para fomentar el aprovechamiento de esta medida de facilitación del comercio.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de recurso o de revisión</t>
   </si>
   <si>
     <t>- 	Asistencia para evaluar y aclarar, según proceda, las medidas formales de política, reglamentarias o legislativas a fin de garantizar que los procedimientos aduaneros de recurso sean suficientes para cumplir los requisitos enunciados en el artículo 4 del AFC de la OMC. 
 - 	Asistencia para favorecer la creación de capacidad en lo que respecta al desarrollo y la ejecución de un programa de formación destinado a los funcionarios aduaneros para dar respuesta a las solicitudes de recurso, así como de capacidad adicional para apoyar esta función. 
 - 	Asistencia para desarrollar un programa de sensibilización pública y divulgación a los interesados para informar a los comerciantes acerca del proceso de apelación, cómo solicitarlo, los formularios y la información necesaria para interponer un recurso de apelación.</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>- 	Asistencia para automatizar en SIDUNEA World el sistema de alerta y los flujos de trabajo para adecuarse a los controles reforzados.
 - 	Asistencia para automatizar en SIDUNEA World las notificaciones de los controles reforzados a los comerciantes.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>- 	Asistencia para redactar las directrices de inspección específicas para cada organismo técnico y los procedimientos operacionales de la segunda prueba.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
     <t>- 	Asistencia para la creación de capacidad en lo que respecta a la revisión de sus derechos y cargas a fin de reducir el número y la diversidad.
 - 	Asistencia para establecer un grupo de trabajo intrasectorial para el examen periódico de los costos de los servicios públicos en el marco del Comité Nacional de Facilitación del Comercio.</t>
   </si>
   <si>
     <t>Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>- 	Asistencia para la creación de capacidad en lo que respecta al cálculo y registro de los costos de los servicios públicos.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
     <t>- 	Asistencia para revisar la Ley de Aduanas a fin de reforzar las secciones relacionadas con la tramitación previa a la llegada y desarrollar la capacidad de formulación de marcos reglamentarios.
 - 	Asistencia para desarrollar e implantar el módulo previo a la llegada en SIDUNEA. 
 - 	Asistencia para conectar otros organismos de reglamentación fronteriza al sistema SIDUNEA. 
 - 	Asistencia para desarrollar un programa de sensibilización pública y divulgación a los interesados para informar a los comerciantes acerca de la tramitación previa a la llegada y cómo acceder a ella.</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t>- 	Asistencia para llevar a cabo una evaluación y posible aplicación de la opción de pago electrónico pertinente en SIDUNEA World.
 - 	Asistencia para desarrollar un programa de sensibilización pública y divulgación a los interesados para informar a los comerciantes acerca de la opción de pago electrónico y fomentar su aprovechamiento.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Diagnóstico y evaluación de necesidades, Sensibilización</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separación del levante</t>
   </si>
   <si>
     <t>- 	Asistencia para que cada uno de los organismos técnicos que intervienen en la frontera desarrollen procedimientos y reglamentos específicos para aplicar esta medida.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
+  </si>
+  <si>
+    <t>Sí</t>
   </si>
   <si>
     <t>FMI</t>
   </si>
   <si>
     <t>- 	Asistencia para desarrollar un marco nacional de gestión de riesgo que abarque todos los demás organismos de reglamentación fronteriza.
 - 	Asistencia para desarrollar la capacidad de las dependencias y los funcionarios encargados de la gestión de riesgo en lo que respecta a la evaluación del riesgo y el análisis de los datos para todos los organismos que intervienen en la frontera.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>- 	Asistencia para desarrollar la capacidad del personal encargado de la auditoría posterior al despacho de aduana en lo que respecta a las normas y técnicas de contabilidad y auditoría, la auditoría de sistemas, los programas informáticos de contabilidad y la evaluación del riesgo para la planificación de auditorías.
 - 	Asistencia para llevar a cabo una evaluación de los requisitos y suministrar programas informáticos de gestión de las auditorías. 
 - 	Asistencia para revisar y formular recomendaciones sobre los procedimientos operacionales normalizados de auditoría posterior al despacho de aduana.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t>- 	Asistencia para examinar/actualizar el cuestionario correspondiente al estudio sobre el tiempo necesario para el levante. 
 - 	Asistencia para la capacitación en todos los organismos acerca de los requisitos para completar el estudio.
 - 	Asistencia para analizar los resultados del estudio.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>- 	Asistencia para el análisis, el diseño y la planificación de un programa de operadores autorizados apropiado para Sierra Leona, teniendo en cuenta los modelos de países comparables.
 - 	Asistencia para establecer la estructura administrativa, las normas y los procedimientos complementarios necesarios para el desarrollo de un programa de operadores autorizados.
 - 	Asistencia para diseñar procedimientos simplificados que puedan ofrecerse a los operadores autorizados (o en general).</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t>- 	Asistencia para llevar a cabo un estudio de viabilidad y determinar la necesidad, y la posible formulación, de procedimientos especiales para los envíos urgentes de carga aérea (teniendo en cuenta las directrices de la OMA para el levante inmediato).
 - 	Asistencia para examinar y revisar la legislación, cuando sea necesario, con el fin de que existan procedimientos simplificados para los envíos urgentes.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>- 	Asistencia para desarrollar un entorno de gestión fronteriza coordinada (incluido el apoyo jurídico, procedimental/operacional y técnico). 
 - 	Asistencia para desarrollar la capacidad en materia de coordinación interinstitucional, establecimiento de programas, gestión de las reuniones, etc.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Traslado de mercancías</t>
   </si>
   <si>
     <t>- 	Asistencia para desarrollar instrumentos de automatización para la vigilancia de las mercancías destinadas a la importación bajo control aduanero en SIDUNEA y para crear perfiles de riesgo específicos.
 - 	Asistencia para adquirir herramientas móviles de automatización para los puestos fronterizos.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>- 	Asistencia para implantar medidas de políticas o jurídicas adecuadas y procedimientos de aplicación. 
 - 	Asistencia para desarrollar la capacidad de las autoridades fronterizas en lo que respecta a la realización de análisis del impacto de la reglamentación y del impacto comercial.
 - 	Asistencia para establecer un grupo de trabajo intersectorial en el marco del Comité Nacional de Facilitación del Comercio para el examen periódico de las normas propuestas o vigentes relativas a la importación y la exportación, las formalidades o los requisitos de documentación.</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t>- 	Asistencia para formular normas sobre el uso de copias de los documentos necesarios según las mejores prácticas internacionales.</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>- 	Asistencia para apoyar el desarrollo en Sierra Leona de los reglamentos y las instrucciones (incluidos los procedimientos operativos normalizados) necesarios para aplicar la Ley de Aduanas y garantizar la adecuación al AFC y el Convenio de Kyoto revisado.
 - 	Asistencia para llevar a cabo una evaluación de las necesidades de formación y capacitar al personal y los agentes de aduanas en lo relativo a las normas y mejores prácticas internacionales en materia de facilitación del comercio, en particular las esferas prioritarias de gestión de riesgo, los instrumentos jurídicos, los instrumentos de la OMA y la OMC, y la utilización de la tecnología de la información en las iniciativas de facilitación del comercio.</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>- 	Asistencia para apoyar el desarrollo del plan detallado de la ventanilla única nacional y la necesidad de estudiar la opción de encontrar una solución para la ventanilla única nacional.</t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t>- 	Asistencia para revisar el actual código de aduanas y detectar cualquier deficiencia que pudiera impedir a la aduana la aplicación de los reglamentos o los procedimientos operativos normalizados a fin de reducir las incoherencias. 
 - 	Asistencia para elaborar y aplicar reglamentos aduaneros que aumenten la coherencia de los procedimientos aduaneros con independencia de que se disponga del sistema comercial aduanero.
 - 	Asistencia para adquirir infraestructura de automatización para determinados puntos fronterizos.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>- 	Asistencia para redactar los mandatos y la descripción de funciones del personal de aduanas encargado de esta cuestión.
 - 	Asistencia para aplicar los procedimientos para el intercambio entre aduanas de información que se ajuste a la medida prevista en el AFC.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -807,823 +744,823 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.1</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>2.1</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" t="s">
         <v>26</v>
-      </c>
-[...19 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.2</v>
       </c>
       <c r="B6">
         <v>2.2</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
         <v>28</v>
       </c>
-      <c r="F6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>3</v>
       </c>
-      <c r="B7" t="s">
-        <v>34</v>
+      <c r="B7">
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>4</v>
       </c>
-      <c r="B8" t="s">
-        <v>38</v>
+      <c r="B8">
+        <v>4</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>41</v>
+      <c r="B9">
+        <v>5.1</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>45</v>
+      <c r="B10">
+        <v>5.3</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>50</v>
+      <c r="B11">
+        <v>6.1</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="J11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.2</v>
       </c>
-      <c r="B12" t="s">
-        <v>55</v>
+      <c r="B12">
+        <v>6.2</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.1</v>
       </c>
-      <c r="B13" t="s">
-        <v>58</v>
+      <c r="B13">
+        <v>7.1</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="J13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.2</v>
       </c>
       <c r="B14">
         <v>7.2</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.3</v>
       </c>
-      <c r="B15" t="s">
-        <v>65</v>
+      <c r="B15">
+        <v>7.3</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>69</v>
+      <c r="B16">
+        <v>7.4</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="I16" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="J16" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.5</v>
       </c>
-      <c r="B17" t="s">
-        <v>74</v>
+      <c r="B17">
+        <v>7.5</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="J17" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.6</v>
       </c>
-      <c r="B18" t="s">
-        <v>78</v>
+      <c r="B18">
+        <v>7.6</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="I18" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="J18" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
-      <c r="B19" t="s">
-        <v>83</v>
+      <c r="B19">
+        <v>7.7</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="J19" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>87</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="J20" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>8</v>
       </c>
-      <c r="B21" t="s">
-        <v>91</v>
+      <c r="B21">
+        <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H21" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="I21" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="J21" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>9</v>
       </c>
       <c r="B22">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="J22" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="J23" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.2</v>
       </c>
-      <c r="B24" t="s">
-        <v>101</v>
+      <c r="B24">
+        <v>10.2</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="J24" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.3</v>
       </c>
       <c r="B25" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="J25" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.4</v>
       </c>
-      <c r="B26" t="s">
-        <v>107</v>
+      <c r="B26">
+        <v>10.4</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I26" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="J26" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>10.7</v>
       </c>
-      <c r="B27" t="s">
-        <v>111</v>
+      <c r="B27">
+        <v>10.7</v>
       </c>
       <c r="C27" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I27" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="J27" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>12</v>
       </c>
-      <c r="B28" t="s">
-        <v>115</v>
+      <c r="B28">
+        <v>12</v>
       </c>
       <c r="C28" t="s">
-        <v>116</v>
+        <v>95</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I28" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="J28" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">