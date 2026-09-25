--- v2 (2026-06-20)
+++ v3 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2019</t>
   </si>
   <si>
     <t>31 diciembre 2029</t>
   </si>
   <si>
     <t>No</t>
   </si>