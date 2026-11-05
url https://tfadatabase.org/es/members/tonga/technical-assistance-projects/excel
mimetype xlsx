--- v3 (2026-09-25)
+++ v4 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2019</t>
   </si>
   <si>
     <t>31 diciembre 2029</t>
   </si>
   <si>
     <t>No</t>
   </si>
@@ -112,50 +112,62 @@
   </si>
   <si>
     <t xml:space="preserve">El Servicio de Aduanas necesita que se establezca el marco jurídico y que se fortalezca la capacidad de los funcionarios. </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Les douanes ont délibéré et ont validé la catégorie C car aucune procédure n'est prévue
 pour cette exigence. </t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>22 febrero 2018</t>
   </si>
   <si>
     <t>Australia, Nueva Zelandia, OMA</t>
+  </si>
+  <si>
+    <t>Legal/Policy:
+• Technical assistance to develop a mechanism to ensure enhanced coordination and collaboration between border agencies on risk identification and application of risk management.
+Procedures:
+• Technical assistance to develop necessary procedures that ensures effective implementation of risk management system.
+Human Resources/Training:
+• Technical assistance to develop capacity in relevant border agencies to ensure understanding and application of risk assessment and risk management to allow for better risk identification, analysis, assessment and treatment.
+ICT:
+• Enhance technological capacity for border agencies necessary to implement the risk management system.
+Infrastructure/Equipment:
+• Provision of appropriate technology and equipment to support the implementation of a proper risk management system.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t xml:space="preserve">Se precisará asistencia técnica para la elaboración de procesos y procedimientos que incorporen los siguientes elementos en todos los aspectos de la gestión de riesgos:
 o Elaboración de una política y un proceso de despacho de los cargamentos que incluyan un marco basado en los riesgos y la auditoria posterior al despacho de
 aduana, utilizando como guía el Convenio de Kyoto
 o Establecimiento de un mandado para el comité de gestión de riesgos
 o Elaboración de descripciones de puestos para los funcionarios encargados de la gestión de riesgos y establecimiento de una unidad de gestión de riesgos
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de análisis de los datos sobre transacciones disponibles en el sistema de gestión aduanera
 (CMS) y de identificación de criterios aplicables a los cargamentos de alto riesgo
 o Elaboración de perfiles de riesgo utilizando los datos sobre transacciones disponibles en el CMS
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de aplicación de un enfoque basado en los riesgos al despacho de los cargamentos
 Se precisará asistencia técnica para la elaboración de procesos y procedimientos que incorporen los siguientes elementos en todos los aspectos de la auditoría posterior al
 despacho de aduana:
 o Elaboración de descripciones de puestos para los funcionarios encargados de la auditoria posterior al despacho de aduana y fortalecimiento de la unidad
 correspondiente
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de análisis de los datos sobre transacciones disponibles en el CMS y de selección de
@@ -190,94 +202,102 @@
   <si>
     <t xml:space="preserve">Se precisará asistencia técnica para la elaboración de procesos y procedimientos que incorporen los siguientes elementos en todos los aspectos de la gestión de riesgos:
 o Elaboración de una política y un proceso de despacho de los cargamentos que incluyan un marco basado en los riesgos y la auditoria posterior al despacho de
 aduana, utilizando como guía el Convenio de Kyoto
 o Establecimiento de un mandado para el comité de gestión de riesgos
 o Elaboración de descripciones de puestos para los funcionarios encargados de la gestión de riesgos y establecimiento de una unidad de gestión de riesgos
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de análisis de los datos sobre transacciones disponibles en el sistema de gestión aduanera
 (CMS) y de identificación de criterios aplicables a los cargamentos de alto riesgo
 o Elaboración de perfiles de riesgo utilizando los datos sobre transacciones disponibles en el CMS
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de aplicación de un enfoque basado en los riesgos al despacho de los cargamentos
 Se precisará asistencia técnica para la elaboración de procesos y procedimientos que incorporen los siguientes elementos en todos los aspectos de la auditoría posterior al
 despacho de aduana:
 o Elaboración de descripciones de puestos para los funcionarios encargados de la auditoria posterior al despacho de aduana y fortalecimiento de la unidad
 correspondiente
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de análisis de los datos sobre transacciones disponibles en el CMS y de selección de
 entradas/empresas para auditorías documentales y auditorías in situ
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de auditoria posterior al despacho de aduana
 o Elaboración y aplicación de un programa de sensibilización para educar a la comunidad comercial sobre el papel de la auditoria posterior al despacho de aduana y las
 prescripciones legislativas conexas
 </t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
+    <t>Procedures:
+• Support on developing a framework for border agency cooperation; draw up of a harmonized border procedures manual for border agencies.
+• Preparation of texts establishing and organizing joint controls and one-stop border post control.
+Human Resources/Training:
+• Support for staff on border agency cooperation.
+• Training in and awareness-raising of new cooperation practices for border agency officials.</t>
+  </si>
+  <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de un marco legislativo y de política.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
   </si>
   <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para la elaboración de un marco legislativo y de política.
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para elaborar una política o un procedimiento sobre el examen de las normas
 internacionales pertinentes y para que Tonga pueda aplicar la recomendación de la OMA de
 cumplir el Convenio de Kyoto revisado. </t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para la realización de un estudio de viabilidad de un sistema de ventanilla única y,
 en función de los resultados, apoyo ulterior para su aplicación, si fuera viable. </t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -571,51 +591,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -762,317 +782,314 @@
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6">
         <v>7.4</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
+      <c r="I6" t="s">
+        <v>32</v>
+      </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
       <c r="B7">
         <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
       <c r="B8">
         <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
       <c r="B9">
         <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="I10" t="s">
+        <v>46</v>
       </c>
       <c r="J10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.1</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.2</v>
       </c>
       <c r="B12">
         <v>10.2</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.3</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.4</v>
       </c>
       <c r="B14">
         <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J14" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>