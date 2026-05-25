--- v1 (2026-02-06)
+++ v2 (2026-05-25)
@@ -56,77 +56,77 @@
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>1 julio 2024</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>TMA, UNCTAD, ITC, Swisscontact</t>
+    <t>TMA, CNUCED, CCI, Swisscontact</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Creación de un portal completo de información comercial dotado de una infraestructura avanzada de TIC.
 2.	Documentación en el marco del portal nacional de comercio/apoyo financiero para la traducción.
 3.	Examen de los sistemas de gestión de la información; desarrollo y establecimiento de sistemas de gestión de la información para las entidades de facilitación del comercio que carecen de ellos.
 4.	Examen y elaboración de los instrumentos legislativos adecuados necesarios para la simplificación de las iniciativas y las medidas de facilitación del comercio.
 5.	Adquisición e instalación del equipo y de la infraestructura modernos necesarios.
 6.	Examen y fortalecimiento de las normas y reglamentos a fin de apoyar la gestión eficaz de los sistemas de información comercial.
 7.	Elaboración y aplicación de normas y directrices para la publicación de información a través de Internet teniendo en cuenta los intereses de las distintas partes interesadas.
 8.	Elaboración y aplicación de una estrategia de gestión del cambio en las distintas organizaciones/Formación y sensibilización de todas las partes interesadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>1 julio 2025</t>
   </si>
   <si>
-    <t>UNCTAD</t>
+    <t>CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Evaluación de los servicios de información existentes, de la tecnología utilizada, etc.
 2.	Establecimiento de un centro nacional de información y de llamadas con el fin de garantizar que el Ministerio de Comercio, Industria y Cooperativas (MTIC) coordine a todas las demás instituciones que intervienen en esta esfera.
 3.	Adquisición del equipo necesario y formación del personal.
 4.	Financiación del servicio nacional de información.
 5.	Fortalecimiento de los Comités MSF y OTC.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Elaboración y ejecución de un proyecto sobre los procedimientos operativos normalizados de alerta de importaciones y alerta rápida y sobre la coordinación entre los organismos que intervienen en la frontera.
 2.	Dotación y establecimiento de una infraestructura para detectar peligros alimentarios, por ejemplo, sistemas de alerta temprana.
 3.	Elaboración y vigilancia de la aplicación de una estrategia de gestión del riesgo.
@@ -297,51 +297,51 @@
 2.	Armonización de los procedimientos nacionales en los puestos fronterizos con los de los países fronterizos.
 3.	Simplificación y normalización de los documentos comerciales, y facilitación del acceso a estos documentos.
 4.	Examen legislativo y reglamentario de los procedimientos y los requisitos de documentación.
 5.	Sensibilización de las partes interesadas sobre los procedimientos revisados.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t>1.	Examen de lo que ocurre en los demás organismos y modificación de la legislación en caso necesario.</t>
   </si>
   <si>
     <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
-    <t>TMA, UNCTAD</t>
+    <t>TMA, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Infraestructura de TIC.
 2.	Desarrollo de la capacidad institucional.
 3.	Formación del personal y sensibilización.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Examen de los procedimientos en frontera/administrativos existentes con miras a simplificar la documentación.
 2.	Formación de expertos y de otras partes interesadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>