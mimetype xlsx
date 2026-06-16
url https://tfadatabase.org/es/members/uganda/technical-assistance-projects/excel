--- v2 (2026-05-25)
+++ v3 (2026-06-16)
@@ -12,368 +12,388 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>1 julio 2024</t>
+  </si>
+  <si>
+    <t>01 julio 2024</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>TMA, CNUCED, CCI, Swisscontact</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Creación de un portal completo de información comercial dotado de una infraestructura avanzada de TIC.
 2.	Documentación en el marco del portal nacional de comercio/apoyo financiero para la traducción.
 3.	Examen de los sistemas de gestión de la información; desarrollo y establecimiento de sistemas de gestión de la información para las entidades de facilitación del comercio que carecen de ellos.
 4.	Examen y elaboración de los instrumentos legislativos adecuados necesarios para la simplificación de las iniciativas y las medidas de facilitación del comercio.
 5.	Adquisición e instalación del equipo y de la infraestructura modernos necesarios.
 6.	Examen y fortalecimiento de las normas y reglamentos a fin de apoyar la gestión eficaz de los sistemas de información comercial.
 7.	Elaboración y aplicación de normas y directrices para la publicación de información a través de Internet teniendo en cuenta los intereses de las distintas partes interesadas.
 8.	Elaboración y aplicación de una estrategia de gestión del cambio en las distintas organizaciones/Formación y sensibilización de todas las partes interesadas.
+, .	Creación de un portal completo de información comercial dotado de una infraestructura avanzada de TIC.
+2.	Documentación en el marco del portal nacional de comercio/apoyo financiero para la traducción.
+3.	Examen de los sistemas de gestión de la información; desarrollo y establecimiento de sistemas de gestión de la información para las entidades de facilitación del comercio que carecen de ellos.
+4.	Examen y elaboración de los instrumentos legislativos adecuados necesarios para la simplificación de las iniciativas y las medidas de facilitación del comercio.
+5.	Adquisición e instalación del equipo y de la infraestructura modernos necesarios.
+6.	Examen y fortalecimiento de las normas y reglamentos a fin de apoyar la gestión eficaz de los sistemas de información comercial.
+7.	Elaboración y aplicación de normas y directrices para la publicación de información a través de Internet teniendo en cuenta los intereses de las distintas partes interesadas.
+8.	Elaboración y aplicación de una estrategia de gestión del cambio en las distintas organizaciones/Formación y sensibilización de todas las partes interesadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
-    <t>1 julio 2025</t>
+    <t>01 julio 2025</t>
   </si>
   <si>
     <t>CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Evaluación de los servicios de información existentes, de la tecnología utilizada, etc.
 2.	Establecimiento de un centro nacional de información y de llamadas con el fin de garantizar que el Ministerio de Comercio, Industria y Cooperativas (MTIC) coordine a todas las demás instituciones que intervienen en esta esfera.
 3.	Adquisición del equipo necesario y formación del personal.
 4.	Financiación del servicio nacional de información.
 5.	Fortalecimiento de los Comités MSF y OTC.
+, .	Evaluación de los servicios de información existentes, de la tecnología utilizada, etc.
+2.	Establecimiento de un centro nacional de información y de llamadas con el fin de garantizar que el Ministerio de Comercio, Industria y Cooperativas (MTIC) coordine a todas las demás instituciones que intervienen en esta esfera.
+3.	Adquisición del equipo necesario y formación del personal.
+4.	Financiación del servicio nacional de información.
+5.	Fortalecimiento de los Comités MSF y OTC.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
-  </si>
-[...1 lines deleted...]
-    <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Elaboración y ejecución de un proyecto sobre los procedimientos operativos normalizados de alerta de importaciones y alerta rápida y sobre la coordinación entre los organismos que intervienen en la frontera.
 2.	Dotación y establecimiento de una infraestructura para detectar peligros alimentarios, por ejemplo, sistemas de alerta temprana.
 3.	Elaboración y vigilancia de la aplicación de una estrategia de gestión del riesgo.
 4.	Directrices administrativas y procedimientos operativos normalizados para gestionar los riesgos asociados a la aplicación del marco sanitario y fitosanitario nacional.
 5.	Formación del personal y de las partes interesadas.
+, .	Elaboración y ejecución de un proyecto sobre los procedimientos operativos normalizados de alerta de importaciones y alerta rápida y sobre la coordinación entre los organismos que intervienen en la frontera.
+2.	Dotación y establecimiento de una infraestructura para detectar peligros alimentarios, por ejemplo, sistemas de alerta temprana.
+3.	Elaboración y vigilancia de la aplicación de una estrategia de gestión del riesgo.
+4.	Directrices administrativas y procedimientos operativos normalizados para gestionar los riesgos asociados a la aplicación del marco sanitario y fitosanitario nacional.
+5.	Formación del personal y de las partes interesadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Laboratorios en los puntos de entrada y de salida para la realización de pruebas.
 2.	Modernización de los laboratorios existentes con las infraestructuras pertinentes.
 3.	Formación del personal de los laboratorios en la utilización de las mejores prácticas internacionales.
+, .	Laboratorios en los puntos de entrada y de salida para la realización de pruebas.
+2.	Modernización de los laboratorios existentes con las infraestructuras pertinentes.
+3.	Formación del personal de los laboratorios en la utilización de las mejores prácticas internacionales.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tramitación previa a la llegada</t>
   </si>
   <si>
-    <t>1 julio 2026</t>
+    <t>01 julio 2026</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Desarrollo de la infraestructura de TIC para los organismos que intervienen en la frontera y adquisición de equipo.
+2.	Establecimiento de centros logísticos en todas las fronteras para prestar ese servicio.
+, .	Desarrollo de la infraestructura de TIC para los organismos que intervienen en la frontera y adquisición de equipo.
 2.	Establecimiento de centros logísticos en todas las fronteras para prestar ese servicio.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Sensibilización de las partes interesadas.
 2.	Desarrollo e implantación de la infraestructura y de los equipos informáticos pertinentes.
 3.	Adquisición y puesta en marcha de una conectividad a Internet asequible y fiable.
 4.	Elaboración y aplicación de un programa de formación y sensibilización.
 5.	Elaboración y aplicación de un programa de gestión del cambio.
 6.	Examen y fortalecimiento del marco jurídico para proporcionar pagos electrónicos seguros.
 7.	Elaboración y aplicación de un marco (incluidos procedimientos, normas y reglamentos) en apoyo del establecimiento de los pagos electrónicos seguros.
 8.	Creación de un portal de pagos electrónicos y agilización de su puesta en marcha.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Examen del mecanismo y los procedimientos de definición de perfiles en las aduanas y en otros organismos públicos.
 2.	Formación y creación de capacidad sobre la gestión de riesgo destinada a los organismos que intervienen en la frontera.
 3.	Establecimiento de una infraestructura de TIC en apoyo del marco nacional sobre la gestión de riesgo.
 4.	Elaboración de un marco interinstitucional de gestión de riesgo.
+, .	Examen del mecanismo y los procedimientos de definición de perfiles en las aduanas y en otros organismos públicos.
+2.	Formación y creación de capacidad sobre la gestión de riesgo destinada a los organismos que intervienen en la frontera.
+3.	Establecimiento de una infraestructura de TIC en apoyo del marco nacional sobre la gestión de riesgo.
+4.	Elaboración de un marco interinstitucional de gestión de riesgo.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Realización de estudios sobre el tiempo necesario para el levante a escala nacional y de la CAO.
 2.	Elaboración y aplicación de un programa para impartir formación al personal de aduanas y de los corredores de tránsito.
 3.	Elaboración y aplicación de un marco para la contratación de empresas profesionales que lleven a cabo estudios periódicos sobre el tiempo necesario para el levante.
 4.	Puesta en marcha y vigilancia de la realización de los estudios sobre el tiempo necesario para el levante a escala nacional y de la CAO, y comparación de los resultados con los de estudios previos y con las mejores prácticas internacionales.
 5.	Identificación de las deficiencias de rendimiento y propuesta de medidas para subsanarlas.
 6.	Elaboración y aplicación de un mecanismo de coordinación para mejorar las operaciones fronterizas y de tránsito y los tiempos necesarios para el levante.
 7.	Determinación y aprobación de los tiempos máximos necesarios para el levante.
 8.	Formación del personal.
 9.	Establecimiento de un mecanismo de coordinación.
+, .	Realización de estudios sobre el tiempo necesario para el levante a escala nacional y de la CAO.
+2.	Elaboración y aplicación de un programa para impartir formación al personal de aduanas y de los corredores de tránsito.
+3.	Elaboración y aplicación de un marco para la contratación de empresas profesionales que lleven a cabo estudios periódicos sobre el tiempo necesario para el levante.
+4.	Puesta en marcha y vigilancia de la realización de los estudios sobre el tiempo necesario para el levante a escala nacional y de la CAO, y comparación de los resultados con los de estudios previos y con las mejores prácticas internacionales.
+5.	Identificación de las deficiencias de rendimiento y propuesta de medidas para subsanarlas.
+6.	Elaboración y aplicación de un mecanismo de coordinación para mejorar las operaciones fronterizas y de tránsito y los tiempos necesarios para el levante.
+7.	Determinación y aprobación de los tiempos máximos necesarios para el levante.
+8.	Formación del personal.
+9.	Establecimiento de un mecanismo de coordinación.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Sensibilización de las partes interesadas del sector privado.
 2.	Gestión del cambio.
 3.	Elaboración de un mecanismo nacional para la coordinación y la cooperación entre la Aduana y los demás organismos que intervienen en la frontera.
+, .	Sensibilización de las partes interesadas del sector privado.
+2.	Gestión del cambio.
+3.	Elaboración de un mecanismo nacional para la coordinación y la cooperación entre la Aduana y los demás organismos que intervienen en la frontera.
 </t>
   </si>
   <si>
     <t>Procedimientos institucionales, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envíos urgentes</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Establecimiento de un régimen jurídico y elaboración de reglamentos y procedimientos.
 2.	Examen de los procedimientos aplicados en los demás organismos.
 3.	Modificación del Protocolo sobre MSF.
+, .	Establecimiento de un régimen jurídico y elaboración de reglamentos y procedimientos.
+2.	Examen de los procedimientos aplicados en los demás organismos.
+3.	Modificación del Protocolo sobre MSF.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Establecimiento de laboratorios y adquisición de equipo para realizar pruebas de todas las mercancías perecederas en todas las zonas aduaneras.
 2.	Formación del personal sobre el manejo de mercancías perecederas.
 3.	Elaboración o examen de las leyes pertinentes e introducción de las reformas necesarias.
+, .	Establecimiento de laboratorios y adquisición de equipo para realizar pruebas de todas las mercancías perecederas en todas las zonas aduaneras.
+2.	Formación del personal sobre el manejo de mercancías perecederas.
+3.	Elaboración o examen de las leyes pertinentes e introducción de las reformas necesarias.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>TMA, WB, Unión Europea</t>
+    <t>Unión Europea, TMA, Banco Mundial</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Examen de los mecanismos de cooperación existentes, tanto en Uganda como a través de las fronteras.
 2.	Formación (gestión coordinada de fronteras).
 3.	Financiación de los organismos que intervienen en la frontera.
+, .	Examen de los mecanismos de cooperación existentes, tanto en Uganda como a través de las fronteras.
+2.	Formación (gestión coordinada de fronteras).
+3.	Financiación de los organismos que intervienen en la frontera.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Examen exhaustivo de las formalidades existentes en los organismos pertinentes de facilitación del comercio con miras a simplificar los documentos comerciales.
 2.	Armonización de los procedimientos nacionales en los puestos fronterizos con los de los países fronterizos.
 3.	Simplificación y normalización de los documentos comerciales, y facilitación del acceso a estos documentos.
 4.	Examen legislativo y reglamentario de los procedimientos y los requisitos de documentación.
 5.	Sensibilización de las partes interesadas sobre los procedimientos revisados.
+, .	Examen exhaustivo de las formalidades existentes en los organismos pertinentes de facilitación del comercio con miras a simplificar los documentos comerciales.
+2.	Armonización de los procedimientos nacionales en los puestos fronterizos con los de los países fronterizos.
+3.	Simplificación y normalización de los documentos comerciales, y facilitación del acceso a estos documentos.
+4.	Examen legislativo y reglamentario de los procedimientos y los requisitos de documentación.
+5.	Sensibilización de las partes interesadas sobre los procedimientos revisados.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
-    <t>1.	Examen de lo que ocurre en los demás organismos y modificación de la legislación en caso necesario.</t>
-[...2 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
+    <t>1.	Examen de lo que ocurre en los demás organismos y modificación de la legislación en caso necesario., .	Examen de lo que ocurre en los demás organismos y modificación de la legislación en caso necesario.</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>TMA, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Infraestructura de TIC.
 2.	Desarrollo de la capacidad institucional.
 3.	Formación del personal y sensibilización.
+, .	Infraestructura de TIC.
+2.	Desarrollo de la capacidad institucional.
+3.	Formación del personal y sensibilización.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Examen de los procedimientos en frontera/administrativos existentes con miras a simplificar la documentación.
 2.	Formación de expertos y de otras partes interesadas.
+, .	Examen de los procedimientos en frontera/administrativos existentes con miras a simplificar la documentación.
+2.	Formación de expertos y de otras partes interesadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
-[...1 lines deleted...]
-  <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Examen y armonización de los límites de carga por eje en la región de la CAO.
+2.	Examen y armonización de las prescripciones de compensación en el marco del sistema de la tarjeta amarilla del COMESA (enfoque regional - seguro).
+3.	Examen de las diferencias en la aplicación de la política de la tarjeta amarilla entre Kenya y Uganda.
+4.	Sensibilización.
+, .	Examen y armonización de los límites de carga por eje en la región de la CAO.
 2.	Examen y armonización de las prescripciones de compensación en el marco del sistema de la tarjeta amarilla del COMESA (enfoque regional - seguro).
 3.	Examen de las diferencias en la aplicación de la política de la tarjeta amarilla entre Kenya y Uganda.
 4.	Sensibilización.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades, Sensibilización</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -728,549 +748,549 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.3</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.1</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>5.3</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>7.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" t="s">
         <v>32</v>
-      </c>
-[...19 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>48</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.9</v>
       </c>
-      <c r="B12" t="s">
-        <v>56</v>
+      <c r="B12">
+        <v>7.9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
-      <c r="B13" t="s">
-        <v>60</v>
+      <c r="B13">
+        <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="I13" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.1</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.2</v>
       </c>
-      <c r="B15" t="s">
-        <v>69</v>
+      <c r="B15">
+        <v>10.2</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I15" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="J15" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>72</v>
+      <c r="B16">
+        <v>10.4</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="I16" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="J16" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.7</v>
       </c>
-      <c r="B17" t="s">
-        <v>77</v>
+      <c r="B17">
+        <v>10.7</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I17" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="J17" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
-      <c r="B18" t="s">
-        <v>81</v>
+      <c r="B18">
+        <v>11</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="J18" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">