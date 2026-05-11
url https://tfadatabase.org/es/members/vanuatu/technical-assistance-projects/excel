--- v1 (2026-02-11)
+++ v2 (2026-05-11)
@@ -151,51 +151,51 @@
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>Recursos humanos/formación: es necesario reforzar la capacidad para comprender cómo se utilizan las normas internacionales.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
-    <t>WB, UNCTAD</t>
+    <t>WB, CNUCED</t>
   </si>
   <si>
     <t>Marco normativo/jurídico: todos los mandatos políticos y las prescripciones jurídicas relativas al sistema de ventanilla única electrónica de Vanuatu se han determinado en las fases precedente y actual del proyecto.
 Procedimientos: aplicación de las recomendaciones contenidas en el informe de inspección. Es necesario preparar documentación detallada durante la segunda fase del proyecto.
 Recursos humanos/formación: se deberían seguir impartiendo cursos de capacitación destinados a los organismos que intervienen en la frontera, a los funcionarios de aduanas y a los usuarios profesionales.
 Tecnologías de la información y la comunicación (TIC): se necesitan fondos para financiar, durante la segunda fase del proyecto, la elaboración de las prescripciones y los módulos identificados.
 Infraestructura/equipo: el sistema de ventanilla única electrónica de Vanuatu forma parte de la infraestructura de las TIC de última generación del Gobierno. Se necesitarán fondos únicamente para inyectar recursos adicionales, dado que la base ya está cubierta.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>