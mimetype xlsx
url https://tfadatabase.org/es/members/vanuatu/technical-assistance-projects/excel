--- v2 (2026-05-11)
+++ v3 (2026-06-21)
@@ -12,190 +12,178 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t>31 diciembre 2030</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t>Marco normativo/jurídico: mejorar/elaborar los reglamentos y políticas pertinentes para que sirvan de orientación al Laboratorio de la Oficina de Normas de Vanuatu y Biosecurity Vanuatu (BV).
 Elaborar/mejorar los reglamentos sobre los procesos/procedimientos aplicables a las mercancías objeto de comercio en cuestión para las que se requieren pruebas y/o verificaciones adicionales.
 Creación de capacidad: creación de capacidad adecuada en lo que respecta a las prescripciones en materia de pruebas para todos los organismos que intervienen en la frontera.
 Instalaciones/infraestructura/equipos: asistencia en la acreditación del Laboratorio de la Oficina de Normas de Vanuatu para la realización de segundas pruebas.
 Equipo adecuado necesario para la realización de segundas pruebas.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 diciembre 2020</t>
   </si>
   <si>
     <t>Marco normativo/jurídico: asistencia para crear y establecer un mecanismo para mejorar la coordinación y colaboración entre los organismos que intervienen en la frontera en la esfera de la determinación y gestión de riesgos.
 Procedimientos: es necesario elaborar procedimientos en el marco de un sistema de gestión de riesgos.
 Recursos humanos/formación: formación destinada a los organismos que intervienen en la frontera en la aplicación de un sistema de gestión de riesgos.
 Equipo/infraestructura: asistencia para proveerse de la tecnología pertinente, como aparatos de rayos X, escáneres e instalaciones para realizar pruebas de laboratorio a efectos de la aplicación de un sistema de gestión de riesgos adecuado.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
-    <t>WB, OMA</t>
+    <t>Banco Mundial, OMA</t>
   </si>
   <si>
     <t>Procedimientos: aún deben publicarse los plazos medios de levante. Asistencia necesaria para aplicar los controles y procedimientos que permitan cumplir las prescripciones de los ALC a fin de poder calcular y publicar periódicamente los plazos medios de levante.
 Recursos humanos/formación: mayor necesidad de asistencia en materia de formación y creación de capacidad.
 TIC/equipos: mayor asistencia en TIC con el fin de establecer un enlace entre el sistema y los plazos de levante para asegurar una vigilancia periódica.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
   </si>
   <si>
-    <t>WB, Australia</t>
+    <t>Australia, Banco Mundial</t>
   </si>
   <si>
     <t>Marco normativo/jurídico: asistencia necesaria para elaborar un marco jurídico para los operadores autorizados.
 Procedimientos: asistencia necesaria para aplicar los procedimientos y controles en vigor con el fin de gestionar la condición de los operadores autorizados en cumplimiento de las leyes pertinentes en el marco del Departamento de Ingresos Aduaneros y Fiscales y de otros organismos que intervienen en la frontera.
 Recursos humanos/formación: formación y creación de capacidad necesarias para que el Departamento de Ingresos Aduaneros y Fiscales y todos los demás organismos que intervienen en la frontera velen por el cumplimiento de la ley.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
   </si>
   <si>
     <t>Recursos humanos/formación: es necesario reforzar la capacidad para comprender cómo se utilizan las normas internacionales.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Ventanilla única</t>
   </si>
   <si>
-    <t>WB, CNUCED</t>
+    <t>Banco Mundial, CNUCED</t>
   </si>
   <si>
     <t>Marco normativo/jurídico: todos los mandatos políticos y las prescripciones jurídicas relativas al sistema de ventanilla única electrónica de Vanuatu se han determinado en las fases precedente y actual del proyecto.
 Procedimientos: aplicación de las recomendaciones contenidas en el informe de inspección. Es necesario preparar documentación detallada durante la segunda fase del proyecto.
 Recursos humanos/formación: se deberían seguir impartiendo cursos de capacitación destinados a los organismos que intervienen en la frontera, a los funcionarios de aduanas y a los usuarios profesionales.
 Tecnologías de la información y la comunicación (TIC): se necesitan fondos para financiar, durante la segunda fase del proyecto, la elaboración de las prescripciones y los módulos identificados.
 Infraestructura/equipo: el sistema de ventanilla única electrónica de Vanuatu forma parte de la infraestructura de las TIC de última generación del Gobierno. Se necesitarán fondos únicamente para inyectar recursos adicionales, dado que la base ya está cubierta.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -553,236 +541,236 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.4</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.6</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.7</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>7.7</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.3</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="J6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>40</v>
+      <c r="B7">
+        <v>10.4</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="J7" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">