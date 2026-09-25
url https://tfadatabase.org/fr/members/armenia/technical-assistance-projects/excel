--- v2 (2026-06-14)
+++ v3 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>22 août 2020</t>
   </si>