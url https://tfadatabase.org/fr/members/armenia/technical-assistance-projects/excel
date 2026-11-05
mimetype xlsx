--- v3 (2026-09-25)
+++ v4 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>22 août 2020</t>
   </si>
@@ -102,51 +102,51 @@
 </t>
   </si>
   <si>
     <t>11.5, 11.6, 11.7, 11.8, 11.9, 11.10</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 •	Renforcement des capacités
 •	Formation du personnel des douanes arméniennes
 •	Changements dans la législation
 Mission d'experts techniques pour effectuer une analyse des lacunes au niveau de la mise en œuvre des normes internationales et nous présenter de nouveaux plans d'action, nous informer sur les coûts financiers à atteindre et nous fournir si besoin une assistance pour trouver des donateurs.
 , Assistance nécessaire:
 •	Renforcement des capacités
 •	Formation du personnel des douanes arméniennes
 •	Changements dans la législation
 Mission d'experts techniques pour effectuer une analyse des lacunes au niveau de la mise en œuvre des normes internationales et nous présenter de nouveaux plans d'action, nous informer sur les coûts financiers à atteindre et nous fournir si besoin une assistance pour trouver des donateurs.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -440,51 +440,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -575,59 +575,50 @@
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>21</v>
       </c>
       <c r="J4" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>