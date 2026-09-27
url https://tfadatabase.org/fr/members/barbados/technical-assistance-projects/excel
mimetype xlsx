--- v2 (2026-06-14)
+++ v3 (2026-09-27)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>31 décembre 2028</t>
   </si>