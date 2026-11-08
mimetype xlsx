--- v3 (2026-09-27)
+++ v4 (2026-11-08)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>31 décembre 2028</t>
   </si>
@@ -244,51 +244,51 @@
     <t xml:space="preserve">̶	Fournir à tous les organismes un soutien pour entreprendre un réexamen de leurs prescriptions actuelles en matière de documents requis, afin de déterminer les domaines dans lesquels le processus devrait être simplifié, notamment en supprimant les documents qui ne sont plus essentiels.
 ̶	Fournir une assistance technique aux douanes en ce qui concerne le temps nécessaire au dédouanement. Adopter une approche globale pour l'examen des documents présentés à la douane et en assurer la pleine conformité avec les initiatives régionales d'harmonisation de la législation douanière.
 ̶	Faire en sorte que tous les organismes présents aux frontières procèdent à un réexamen des prescriptions en matière de documents requis afin d'assurer une harmonisation et une simplicité maximales.
 ̶	Identifier, au sein de tous les organismes, les possibilités d'élaboration et d'acceptation de la documentation électronique, compte pleinement tenu des possibilités de certification électronique SPS.
 ̶	Créer un mécanisme pour informer au mieux les milieux d'affaires des possibilités d'utilisation de la documentation électronique.
 ̶	Fournir une aide permettant de tirer le meilleur parti de la mobilisation concrète aux côtés de la CARICOM pour le développement de la certification des documents par voie électronique.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Sensibilisation</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">̶	Réexaminer la situation actuelle à la Barbade en ce qui concerne l'établissement du guichet unique pour identifier les difficultés et les solutions et faire en sorte qu'un guichet unique accessible à tous les organismes et aux milieux d'affaires soit mis en place dès que possible, en compte pleinement tenu des initiatives régionales.
 ̶	Identifier les besoins de tous les organismes afin qu'ils disposent de technologies et de matériel pouvant être connectés efficacement afin d'être compatibles avec un guichet unique.
 ̶	Dispenser aux organismes présents aux frontières et aux milieux d'affaires une formation portant sur le fonctionnement du guichet unique.
 ̶	Examiner la législation relative à la mise en place et à l'utilisation d'un guichet unique, parallèlement aux questions de protection des données.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -582,51 +582,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1007,59 +1007,50 @@
         <v>56</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
         <v>57</v>
       </c>
       <c r="J14" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>