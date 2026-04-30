--- v1 (2026-02-06)
+++ v2 (2026-04-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>CDB</t>
+    <t>BDC</t>
   </si>
   <si>
     <t xml:space="preserve">1. Aide financière extérieure pour la création de la version électronique du tarif douanier
 et de la nomenclature du Belize, ainsi que du guide des procédures douanières.
 2. Mise au point de systèmes permettant de préserver et de garantir l'authenticité des
 documents mis en ligne afin d'éviter toutes utilisations et manipulations non
 autorisées.
 3. Étude diagnostique sur la pertinence du régime de licences d'importation par
 catégorie de produits en vue de l'adoption d'un cadre politique/juridique moderne.
 Une assistance juridique est nécessaire pour y parvenir.
 4. Création d'un portail consacré au commerce nécessitant un site Web
 fonctionnel pour la Direction générale du commerce extérieur.
 5. Assistance technique pour l'évaluation des infrastructures actuelles et des
 recommandations en vue de la création et de la mise en fonctionnement d'un
 système d'information électronique de gestion du commerce. Cette assistance
 devrait prévoir du matériel et comporter une formation à tous les niveaux.
 6. Assistance financière et technique extérieure en vue de la mise au point d'un
 système d'information complet pour le Service de protection zoosanitaire et
 phytosanitaire du Belize (BAHA), afin de rendre possibles les transactions en ligne
 et le partage des renseignements. 
 7. Assistance financière et technique extérieure en vue de l'examen et de
 l'élaboration de réglementations et de projets de loi sanitaires et phytosanitaires.
 8. Assistance technique visant à garantir la conformité de la politique de
 communication des renseignements commerciaux et liés au commerce avec les
 politiques et réglementations adoptées par l'État.
@@ -224,51 +224,51 @@
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t xml:space="preserve">1. Assistance technique pour l'élaboration d'une politique de consultation, en
 particulier dans le domaine de l'acquisition de compétences en matière d'évaluation de
 l'impact réglementaire.
 2. Conseils techniques pour l'élaboration de la stratégie/politique de consultation et la
 désignation d'une unité pour sa mise en œuvre.
 3. Conseil juridique pour la définition d'une approche normalisée en matière de
 consultation.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
     <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
-    <t>IMF</t>
+    <t>FMI</t>
   </si>
   <si>
     <t xml:space="preserve">1. Engagement d'un rédacteur disposant de compétences en common law britannique
 pour l'adoption de décisions contraignantes.
 2. Formation sur les décisions contraignantes.
 3. Programme de "formation des formateurs"
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
   </si>
   <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>1. Conseils pour la définition du cadre juridique du processus de recours ou de
 réexamen. 
 2. Conseil juridique pour la définition du cadre pour l'institutionnalisation des
 processus de recours et de réexamen. 
@@ -380,72 +380,72 @@
   </si>
   <si>
     <t>1. Modernisation des organismes à niveau au moyen de systèmes entièrement
 électroniques pour se connecter à ASYCUDA World. Révision des systèmes
 actuels, des systèmes existants et de nouveaux systèmes (principe du guichet
 unique).
 2. Assistance financière et technique pour le BAHA afin de mettre en place un système
 d'information pour toute l'organisation. Ce système porterait donc à la fois sur les
 procédures à l'importation et à l'exportation et permettrait de faciliter le
 mécanisme de rappel si nécessaire. Une formation du personnel serait nécessaire à
 cet égard.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
-    <t>CDB, OMD, IMF</t>
+    <t>BDC, OMD, FMI</t>
   </si>
   <si>
     <t>1. Engager un rédacteur juridique.
 2. Obtenir l'assistance technique extérieure nécessaire pour élaborer une stratégie de
 gestion des risques. 
 3. Obtenir l'assistance technique extérieure nécessaire pour établir une procédure de
 fonctionnement en raison de l'absence de critères normalisés.
 4. Obtenir l'assistance technique extérieure nécessaire dans les domaines de l'analyse
 de la gestion des risques pour la collecte des données et l'établissement de critères.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
     <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
-    <t>IMF, OMD</t>
+    <t>FMI, OMD</t>
   </si>
   <si>
     <t xml:space="preserve">1. Dispenser une formation spécialisée au personnel de l'unité de contrôle. Assurer
 une formation spécialisée dispensée par des organisations externes (OMD, UE et
 CCLEC).
 2. Demander une assistance technique pour élaborer et mettre en œuvre les systèmes
 nécessaires. Obtenir une assistance technique de l'UE.
 3. Restructurer l'unité de contrôle et acquérir le logiciel de contrôle approprié et d'autres
 outils analytiques. Obtenir une assistance technique pour le financement de la
 formation, du logiciel et des outils analytiques.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>1. Assistance technique pour l'élaboration d'une politique et de procédures
 concernant les études sur le temps nécessaire à la mainlevée.
 2. Assistance technique pour la formation à l'utilisation du logiciel TRS.
@@ -487,65 +487,65 @@
 d'inspection appropriées des produits agroalimentaires à chaque point d'entrée
 officiel. En outre, s'agissant du commerce d'animaux vivants, mise en place
 d'installations de stockage et d'inspection appropriées (afin de faciliter la mise en
 quarantaine si nécessaire avant l'importation ou l'exportation, même pour
 des expéditions en transit le cas échéant).</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>31 janvier 2030</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
-    <t>CDB, Union européenne</t>
+    <t>BDC, Union européenne</t>
   </si>
   <si>
     <t xml:space="preserve">1. Soutien financier pour la participation aux réunions des organismes internationaux de
 normalisation et du Comité SPS de l'OMC. 
 </t>
   </si>
   <si>
     <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
-    <t>CDB, BID</t>
+    <t>BDC, BID</t>
   </si>
   <si>
     <t xml:space="preserve">1. Assistance technique et formation pour établir un guichet unique requis.
 2. Assistance technique: matériel pour le fonctionnement du guichet unique.
 3. Renforcement des capacités: formation pour les utilisateurs (autorités, courtiers en
 douane, etc.) du guichet unique.
 4. Campagne de sensibilisation du public sur la nécessité et les avantages du guichet
 unique.  Une approche régionale est en cours d'adoption afin de créer un guichet unique
 régional, qui sera compatible avec les normes internationales. Le Belize est en
 train d'adopter une approche nationale en toute conformité. (La compatibilité est le
 principal problème).
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procédures communes à la frontière</t>
   </si>
   <si>
     <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
   </si>