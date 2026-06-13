--- v2 (2026-04-30)
+++ v3 (2026-06-13)
@@ -12,604 +12,702 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>BDC</t>
   </si>
   <si>
     <t xml:space="preserve">1. Aide financière extérieure pour la création de la version électronique du tarif douanier
 et de la nomenclature du Belize, ainsi que du guide des procédures douanières.
 2. Mise au point de systèmes permettant de préserver et de garantir l'authenticité des
 documents mis en ligne afin d'éviter toutes utilisations et manipulations non
 autorisées.
 3. Étude diagnostique sur la pertinence du régime de licences d'importation par
 catégorie de produits en vue de l'adoption d'un cadre politique/juridique moderne.
 Une assistance juridique est nécessaire pour y parvenir.
 4. Création d'un portail consacré au commerce nécessitant un site Web
 fonctionnel pour la Direction générale du commerce extérieur.
 5. Assistance technique pour l'évaluation des infrastructures actuelles et des
 recommandations en vue de la création et de la mise en fonctionnement d'un
 système d'information électronique de gestion du commerce. Cette assistance
 devrait prévoir du matériel et comporter une formation à tous les niveaux.
 6. Assistance financière et technique extérieure en vue de la mise au point d'un
 système d'information complet pour le Service de protection zoosanitaire et
 phytosanitaire du Belize (BAHA), afin de rendre possibles les transactions en ligne
 et le partage des renseignements. 
 7. Assistance financière et technique extérieure en vue de l'examen et de
 l'élaboration de réglementations et de projets de loi sanitaires et phytosanitaires.
 8. Assistance technique visant à garantir la conformité de la politique de
 communication des renseignements commerciaux et liés au commerce avec les
 politiques et réglementations adoptées par l'État.
 9. Assistance technique nécessaire pour la conception d'un cadre de communication
 répondant aux besoins du BAHA et de ses parties prenantes.
 10.Formation et développement/progrès des technologies de l'information.
 11.Assistance technique et financière visant à développer et mettre en place un réseau
 étendu pour le BAHA. 
+, . Aide financière extérieure pour la création de la version électronique du tarif douanier
+et de la nomenclature du Belize, ainsi que du guide des procédures douanières.
+2. Mise au point de systèmes permettant de préserver et de garantir l'authenticité des
+documents mis en ligne afin d'éviter toutes utilisations et manipulations non
+autorisées.
+3. Étude diagnostique sur la pertinence du régime de licences d'importation par
+catégorie de produits en vue de l'adoption d'un cadre politique/juridique moderne.
+Une assistance juridique est nécessaire pour y parvenir.
+4. Création d'un portail consacré au commerce nécessitant un site Web
+fonctionnel pour la Direction générale du commerce extérieur.
+5. Assistance technique pour l'évaluation des infrastructures actuelles et des
+recommandations en vue de la création et de la mise en fonctionnement d'un
+système d'information électronique de gestion du commerce. Cette assistance
+devrait prévoir du matériel et comporter une formation à tous les niveaux.
+6. Assistance financière et technique extérieure en vue de la mise au point d'un
+système d'information complet pour le Service de protection zoosanitaire et
+phytosanitaire du Belize (BAHA), afin de rendre possibles les transactions en ligne
+et le partage des renseignements. 
+7. Assistance financière et technique extérieure en vue de l'examen et de
+l'élaboration de réglementations et de projets de loi sanitaires et phytosanitaires.
+8. Assistance technique visant à garantir la conformité de la politique de
+communication des renseignements commerciaux et liés au commerce avec les
+politiques et réglementations adoptées par l'État.
+9. Assistance technique nécessaire pour la conception d'un cadre de communication
+répondant aux besoins du BAHA et de ses parties prenantes.
+10.Formation et développement/progrès des technologies de l'information.
+11.Assistance technique et financière visant à développer et mettre en place un réseau
+étendu pour le BAHA. 
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t xml:space="preserve">1. Assistance juridique nécessaire pour: 
 - élaborer une politique (fondée sur les normes internationales) et des lignes
 directrices; 
 - réviser/modifier ou abroger les lois existantes pour intégrer les dispositions de
 l'Accord sur les procédures de licences d'importation en matière de publication.
 2. Formation sur les ONT/l'Accord de l'OMC sur les procédures de licences
 d'importation. 
 3. Assistance technique et soutien financier dans le domaine informatique pour
 préserver et garantir l'authenticité des documents mis en ligne afin d'éviter toutes
 utilisations et manipulations non autorisées.
 Remarque: l'assistance technique et le soutien pour le renforcement des capacités
 mentionnés à l'article 1:1 s'appliquent également ici:
 1. Aide financière extérieure pour la création de la version électronique du tarif douanier
 et de la nomenclature du Belize, ainsi que du guide des procédures douanières.
 2. Mise au point de systèmes permettant de préserver et de garantir l'authenticité des
 documents mis en ligne afin d'éviter toutes utilisations et manipulations non
 autorisées. 
 3. Étude diagnostique sur la pertinence du régime de licences d'importation par
 catégorie de produits en vue de l'adoption d'un cadre politique/juridique moderne.
 Une assistance juridique est nécessaire pour y parvenir.
 4. Création d'un portail consacré au commerce nécessitant un site Web
 fonctionnel pour la Direction générale du commerce extérieur.
 5. Assistance technique pour l'évaluation des infrastructures actuelles et des
 recommandations en vue de la création et de la mise en fonctionnement d'un
 système d'information électronique de gestion du commerce. Cette assistance
 devrait prévoir du matériel et comporter une formation à tous les niveaux.
 6. Assistance financière et technique extérieure en vue de la mise au point d'un
 système d'information complet pour le Service de protection zoosanitaire et
 phytosanitaire du Belize (BAHA), afin de rendre possibles les transactions en ligne
 et le partage des renseignements. 
 7. Assistance financière et technique extérieure en vue de l'examen et de
 l'élaboration de réglementations et de projets de loi sanitaires et phytosanitaires.
 8. Assistance technique visant à garantir la  conformité de la politique de
 communication des renseignements commerciaux et liés au commerce avec les
 politiques et réglementations adoptées par l'État.
 9. Assistance technique nécessaire pour la conception d'un cadre de communication
 répondant aux besoins du BAHA et de ses parties prenantes.
 10.Formation et développement/progrès des technologies de l'information.
 11.Assistance technique et financière visant à développer et mettre en place un réseau
 étendu pour le BAHA. 
+, . Assistance juridique nécessaire pour: 
+- élaborer une politique (fondée sur les normes internationales) et des lignes
+directrices; 
+- réviser/modifier ou abroger les lois existantes pour intégrer les dispositions de
+l'Accord sur les procédures de licences d'importation en matière de publication.
+2. Formation sur les ONT/l'Accord de l'OMC sur les procédures de licences
+d'importation. 
+3. Assistance technique et soutien financier dans le domaine informatique pour
+préserver et garantir l'authenticité des documents mis en ligne afin d'éviter toutes
+utilisations et manipulations non autorisées.
+Remarque: l'assistance technique et le soutien pour le renforcement des capacités
+mentionnés à l'article 1:1 s'appliquent également ici:
+1. Aide financière extérieure pour la création de la version électronique du tarif douanier
+et de la nomenclature du Belize, ainsi que du guide des procédures douanières.
+2. Mise au point de systèmes permettant de préserver et de garantir l'authenticité des
+documents mis en ligne afin d'éviter toutes utilisations et manipulations non
+autorisées. 
+3. Étude diagnostique sur la pertinence du régime de licences d'importation par
+catégorie de produits en vue de l'adoption d'un cadre politique/juridique moderne.
+Une assistance juridique est nécessaire pour y parvenir.
+4. Création d'un portail consacré au commerce nécessitant un site Web
+fonctionnel pour la Direction générale du commerce extérieur.
+5. Assistance technique pour l'évaluation des infrastructures actuelles et des
+recommandations en vue de la création et de la mise en fonctionnement d'un
+système d'information électronique de gestion du commerce. Cette assistance
+devrait prévoir du matériel et comporter une formation à tous les niveaux.
+6. Assistance financière et technique extérieure en vue de la mise au point d'un
+système d'information complet pour le Service de protection zoosanitaire et
+phytosanitaire du Belize (BAHA), afin de rendre possibles les transactions en ligne
+et le partage des renseignements. 
+7. Assistance financière et technique extérieure en vue de l'examen et de
+l'élaboration de réglementations et de projets de loi sanitaires et phytosanitaires.
+8. Assistance technique visant à garantir la  conformité de la politique de
+communication des renseignements commerciaux et liés au commerce avec les
+politiques et réglementations adoptées par l'État.
+9. Assistance technique nécessaire pour la conception d'un cadre de communication
+répondant aux besoins du BAHA et de ses parties prenantes.
+10.Formation et développement/progrès des technologies de l'information.
+11.Assistance technique et financière visant à développer et mettre en place un réseau
+étendu pour le BAHA. 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">1. Créer au sein de la Direction générale du commerce extérieur un portail consacré au
 commerce pour regrouper les demandes de renseignements et les réponses.
 2. Établir juridiquement un point d'information pour les questions
 commerciales, qui sera désigné comme organisme central au sein du
 gouvernement. 
 3. Confier à un rédacteur juridique la tâche de modifier/réviser la législation existante
 afin d'identifier l'Unité de contrôle des approvisionnements comme étant le point
 de contact officiel, doté de fonctions et de responsabilités clairement définies pour
 toutes les questions ayant un rapport avec les licences d'importation.
+, . Créer au sein de la Direction générale du commerce extérieur un portail consacré au
+commerce pour regrouper les demandes de renseignements et les réponses.
+2. Établir juridiquement un point d'information pour les questions
+commerciales, qui sera désigné comme organisme central au sein du
+gouvernement. 
+3. Confier à un rédacteur juridique la tâche de modifier/réviser la législation existante
+afin d'identifier l'Unité de contrôle des approvisionnements comme étant le point
+de contact officiel, doté de fonctions et de responsabilités clairement définies pour
+toutes les questions ayant un rapport avec les licences d'importation.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
-    <t>1. Formation sur les notifications destinées à l'OMC.</t>
+    <t>1. Formation sur les notifications destinées à l'OMC., . Formation sur les notifications destinées à l'OMC.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t xml:space="preserve">1. Fournir plus de liens vers d'autres sites Web liés au commerce où tous les acteurs
 du commerce peuvent avoir accès aux modifications projetées des lois et réglementations.
 2. Fournir une assistance/un avis juridique est nécessaire pour:
 - réviser/modifier ou abroger les lois existantes pour intégrer la publication des
 procédures/l'administration, etc. prescrites par l'Accord sur les procédures de licences
 d'importation;
 - agir conformément à l'Accord sur les procédures de licences d'importation.
 3. Assurer une formation sur les ONT/l'Accord de l'OMC sur les procédures de licences
 d'importation.
+, . Fournir plus de liens vers d'autres sites Web liés au commerce où tous les acteurs
+du commerce peuvent avoir accès aux modifications projetées des lois et réglementations.
+2. Fournir une assistance/un avis juridique est nécessaire pour:
+- réviser/modifier ou abroger les lois existantes pour intégrer la publication des
+procédures/l'administration, etc. prescrites par l'Accord sur les procédures de licences
+d'importation;
+- agir conformément à l'Accord sur les procédures de licences d'importation.
+3. Assurer une formation sur les ONT/l'Accord de l'OMC sur les procédures de licences
+d'importation.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t xml:space="preserve">1. Assistance technique pour l'élaboration d'une politique de consultation, en
 particulier dans le domaine de l'acquisition de compétences en matière d'évaluation de
 l'impact réglementaire.
 2. Conseils techniques pour l'élaboration de la stratégie/politique de consultation et la
 désignation d'une unité pour sa mise en œuvre.
 3. Conseil juridique pour la définition d'une approche normalisée en matière de
 consultation.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>FMI</t>
   </si>
   <si>
     <t xml:space="preserve">1. Engagement d'un rédacteur disposant de compétences en common law britannique
 pour l'adoption de décisions contraignantes.
 2. Formation sur les décisions contraignantes.
 3. Programme de "formation des formateurs"
+, . Engagement d'un rédacteur disposant de compétences en common law britannique
+pour l'adoption de décisions contraignantes.
+2. Formation sur les décisions contraignantes.
+3. Programme de "formation des formateurs"
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
   </si>
   <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>1. Conseils pour la définition du cadre juridique du processus de recours ou de
 réexamen. 
 2. Conseil juridique pour la définition du cadre pour l'institutionnalisation des
 processus de recours et de réexamen. 
 3. Assistance juridique pour le développement de la structure du tribunal
 d'appel. 
 4. Assistance/orientations techniques pour la définition des besoins en ressources
 humaines.
 5. Ressources financières et techniques pour le matériel et les logiciels, et compétences
 pour la mise au point d'un système d'archivage électronique efficace.
 6. Assistance pour l'élaboration d'une politique de recours et des procédures
+pertinentes., . Conseils pour la définition du cadre juridique du processus de recours ou de
+réexamen. 
+2. Conseil juridique pour la définition du cadre pour l'institutionnalisation des
+processus de recours et de réexamen. 
+3. Assistance juridique pour le développement de la structure du tribunal
+d'appel. 
+4. Assistance/orientations techniques pour la définition des besoins en ressources
+humaines.
+5. Ressources financières et techniques pour le matériel et les logiciels, et compétences
+pour la mise au point d'un système d'archivage électronique efficace.
+6. Assistance pour l'élaboration d'une politique de recours et des procédures
 pertinentes.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>22 février 2019</t>
   </si>
   <si>
     <t>USDA, OIRSA</t>
   </si>
   <si>
     <t>1. Avis juridique, pour les raisons suivantes:
  manque de dispositions juridiques aux fins du contrôle des importations à partager
 entre les organismes présents aux frontières;
  manque de procédures établies pour informer les autorités aux frontières du
 renforcement des contrôles et des inspections;
  manque de procédures établies pour assurer la publication d'un avis de fin
 d'alerte à l'importation par des moyens non discriminatoires et facilement accessibles.
 2. Assistance technique et soutien financier pour la création d'un système d'alerte de
 notifications pour le BAHA.
 3. Un administrateur de systèmes a été engagé dans l'intervalle pour aider à
 mettre à jour le site Web du BAHA;
 toutefois, nous n'avons pas de système d'information et d'alerte pour informer les
 autres organismes et les utilisateurs des services au sujet du renforcement des
+contrôles et des inspections., . Avis juridique, pour les raisons suivantes:
+ manque de dispositions juridiques aux fins du contrôle des importations à partager
+entre les organismes présents aux frontières;
+ manque de procédures établies pour informer les autorités aux frontières du
+renforcement des contrôles et des inspections;
+ manque de procédures établies pour assurer la publication d'un avis de fin
+d'alerte à l'importation par des moyens non discriminatoires et facilement accessibles.
+2. Assistance technique et soutien financier pour la création d'un système d'alerte de
+notifications pour le BAHA.
+3. Un administrateur de systèmes a été engagé dans l'intervalle pour aider à
+mettre à jour le site Web du BAHA;
+toutefois, nous n'avons pas de système d'information et d'alerte pour informer les
+autres organismes et les utilisateurs des services au sujet du renforcement des
 contrôles et des inspections.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Sensibilisation</t>
   </si>
   <si>
     <t>Rétention</t>
   </si>
   <si>
     <t>31 décembre 2030</t>
   </si>
   <si>
     <t xml:space="preserve">1. Nécessité de disposer d'installations de mise en quarantaine à tous les points d'entrée importants, y compris des installations de traitement et des unités de
 réfrigération.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t xml:space="preserve">1. Assistance technique pour l'acquisition de matériel destiné au laboratoire national de
 police scientifique, qui effectue des essais pour les douanes.
 2. Affectation de plus de ressources humaines et à l'ensemble des unités de diagnostic du BAHA afin d'améliorer les capacités d'essai et d'obtenir la certification ISO 17025. 
 3. Renforcement des capacités des fonctionnaires.
+, . Assistance technique pour l'acquisition de matériel destiné au laboratoire national de
+police scientifique, qui effectue des essais pour les douanes.
+2. Affectation de plus de ressources humaines et à l'ensemble des unités de diagnostic du BAHA afin d'améliorer les capacités d'essai et d'obtenir la certification ISO 17025. 
+3. Renforcement des capacités des fonctionnaires.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>22 août 2021</t>
   </si>
   <si>
-    <t>Non</t>
-[...1 lines deleted...]
-  <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplines en matière de pénalités</t>
   </si>
   <si>
-    <t>1. Une formation régulière est nécessaire.</t>
-[...2 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
+    <t>1. Une formation régulière est nécessaire., . Une formation régulière est nécessaire.</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t>1. Modernisation des organismes à niveau au moyen de systèmes entièrement
 électroniques pour se connecter à ASYCUDA World. Révision des systèmes
 actuels, des systèmes existants et de nouveaux systèmes (principe du guichet
 unique).
 2. Assistance financière et technique pour le BAHA afin de mettre en place un système
 d'information pour toute l'organisation. Ce système porterait donc à la fois sur les
 procédures à l'importation et à l'exportation et permettrait de faciliter le
 mécanisme de rappel si nécessaire. Une formation du personnel serait nécessaire à
+cet égard., . Modernisation des organismes à niveau au moyen de systèmes entièrement
+électroniques pour se connecter à ASYCUDA World. Révision des systèmes
+actuels, des systèmes existants et de nouveaux systèmes (principe du guichet
+unique).
+2. Assistance financière et technique pour le BAHA afin de mettre en place un système
+d'information pour toute l'organisation. Ce système porterait donc à la fois sur les
+procédures à l'importation et à l'exportation et permettrait de faciliter le
+mécanisme de rappel si nécessaire. Une formation du personnel serait nécessaire à
 cet égard.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>BDC, OMD, FMI</t>
   </si>
   <si>
     <t>1. Engager un rédacteur juridique.
 2. Obtenir l'assistance technique extérieure nécessaire pour élaborer une stratégie de
 gestion des risques. 
 3. Obtenir l'assistance technique extérieure nécessaire pour établir une procédure de
 fonctionnement en raison de l'absence de critères normalisés.
 4. Obtenir l'assistance technique extérieure nécessaire dans les domaines de l'analyse
+de la gestion des risques pour la collecte des données et l'établissement de critères., . Engager un rédacteur juridique.
+2. Obtenir l'assistance technique extérieure nécessaire pour élaborer une stratégie de
+gestion des risques. 
+3. Obtenir l'assistance technique extérieure nécessaire pour établir une procédure de
+fonctionnement en raison de l'absence de critères normalisés.
+4. Obtenir l'assistance technique extérieure nécessaire dans les domaines de l'analyse
 de la gestion des risques pour la collecte des données et l'établissement de critères.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>FMI, OMD</t>
   </si>
   <si>
     <t xml:space="preserve">1. Dispenser une formation spécialisée au personnel de l'unité de contrôle. Assurer
 une formation spécialisée dispensée par des organisations externes (OMD, UE et
 CCLEC).
 2. Demander une assistance technique pour élaborer et mettre en œuvre les systèmes
 nécessaires. Obtenir une assistance technique de l'UE.
 3. Restructurer l'unité de contrôle et acquérir le logiciel de contrôle approprié et d'autres
 outils analytiques. Obtenir une assistance technique pour le financement de la
 formation, du logiciel et des outils analytiques.
+, . Dispenser une formation spécialisée au personnel de l'unité de contrôle. Assurer
+une formation spécialisée dispensée par des organisations externes (OMD, UE et
+CCLEC).
+2. Demander une assistance technique pour élaborer et mettre en œuvre les systèmes
+nécessaires. Obtenir une assistance technique de l'UE.
+3. Restructurer l'unité de contrôle et acquérir le logiciel de contrôle approprié et d'autres
+outils analytiques. Obtenir une assistance technique pour le financement de la
+formation, du logiciel et des outils analytiques.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>1. Assistance technique pour l'élaboration d'une politique et de procédures
 concernant les études sur le temps nécessaire à la mainlevée.
 2. Assistance technique pour la formation à l'utilisation du logiciel TRS.
 3. Assistance pour la réalisation d'une étude sur les éléments qui influent sur le temps
+moyen nécessaire à la mainlevée des produits de base réglementés par le BAHA, . Assistance technique pour l'élaboration d'une politique et de procédures
+concernant les études sur le temps nécessaire à la mainlevée.
+2. Assistance technique pour la formation à l'utilisation du logiciel TRS.
+3. Assistance pour la réalisation d'une étude sur les éléments qui influent sur le temps
 moyen nécessaire à la mainlevée des produits de base réglementés par le BAHA</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>1. Renforcement des capacités pour l'élaboration et la gestion du traitement du
 document unique pour les envois accélérés (sur la base de l'évaluation des besoins de
 2014).
 2. Financement de l'acquisition de matériel informatique pour la gestion des envois
 accélérés (sur la base de l'évaluation des besoins de 2014).
 3. Assistance technique pour la normalisation des procédures relatives aux envois
+accélérés., . Renforcement des capacités pour l'élaboration et la gestion du traitement du
+document unique pour les envois accélérés (sur la base de l'évaluation des besoins de
+2014).
+2. Financement de l'acquisition de matériel informatique pour la gestion des envois
+accélérés (sur la base de l'évaluation des besoins de 2014).
+3. Assistance technique pour la normalisation des procédures relatives aux envois
 accélérés.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>22 février 2021</t>
   </si>
   <si>
     <t>1. Assistance technique et financière pour garantir la présence d'installations
 d'inspection appropriées des produits agroalimentaires à chaque point d'entrée
 officiel. En outre, s'agissant du commerce d'animaux vivants, mise en place
 d'installations de stockage et d'inspection appropriées (afin de faciliter la mise en
 quarantaine si nécessaire avant l'importation ou l'exportation, même pour
+des expéditions en transit le cas échéant)., . Assistance technique et financière pour garantir la présence d'installations
+d'inspection appropriées des produits agroalimentaires à chaque point d'entrée
+officiel. En outre, s'agissant du commerce d'animaux vivants, mise en place
+d'installations de stockage et d'inspection appropriées (afin de faciliter la mise en
+quarantaine si nécessaire avant l'importation ou l'exportation, même pour
 des expéditions en transit le cas échéant).</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>31 janvier 2030</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
-    <t>BDC, Union européenne</t>
+    <t>Union européenne, BDC</t>
   </si>
   <si>
     <t xml:space="preserve">1. Soutien financier pour la participation aux réunions des organismes internationaux de
 normalisation et du Comité SPS de l'OMC. 
+, . Soutien financier pour la participation aux réunions des organismes internationaux de
+normalisation et du Comité SPS de l'OMC. 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>BDC, BID</t>
   </si>
   <si>
     <t xml:space="preserve">1. Assistance technique et formation pour établir un guichet unique requis.
 2. Assistance technique: matériel pour le fonctionnement du guichet unique.
 3. Renforcement des capacités: formation pour les utilisateurs (autorités, courtiers en
 douane, etc.) du guichet unique.
 4. Campagne de sensibilisation du public sur la nécessité et les avantages du guichet
 unique.  Une approche régionale est en cours d'adoption afin de créer un guichet unique
 régional, qui sera compatible avec les normes internationales. Le Belize est en
 train d'adopter une approche nationale en toute conformité. (La compatibilité est le
 principal problème).
+, . Assistance technique et formation pour établir un guichet unique requis.
+2. Assistance technique: matériel pour le fonctionnement du guichet unique.
+3. Renforcement des capacités: formation pour les utilisateurs (autorités, courtiers en
+douane, etc.) du guichet unique.
+4. Campagne de sensibilisation du public sur la nécessité et les avantages du guichet
+unique.  Une approche régionale est en cours d'adoption afin de créer un guichet unique
+régional, qui sera compatible avec les normes internationales. Le Belize est en
+train d'adopter une approche nationale en toute conformité. (La compatibilité est le
+principal problème).
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures communes à la frontière</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
   </si>
   <si>
     <t>Admission temporaire de marchandises</t>
   </si>
   <si>
     <t xml:space="preserve">1. Assistance technique pour assurer une formation spécialisée. Manque de
 fonctionnaires qualifiés en matière de supervision et de contrôle des opérations
+de fabrication. , . Assistance technique pour assurer une formation spécialisée. Manque de
+fonctionnaires qualifiés en matière de supervision et de contrôle des opérations
 de fabrication. </t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3</t>
+    <t>11.1, 11.2, 11.3, 11.16, 11.17</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
-    <t xml:space="preserve">1. Étude et examen complets des autres redevances et impositions. Assistance
+    <t>1. Étude et examen complets des autres redevances et impositions. Assistance
 technique nécessaire pour une étude et un examen complets.
-</t>
-[...8 lines deleted...]
-    <t>1. Assistance technique pour faciliter la réalisation d'un examen/d'une étude
+, . Étude et examen complets des autres redevances et impositions. Assistance
+technique nécessaire pour une étude et un examen complets.
+, 1. Assistance technique pour faciliter la réalisation d'un examen/d'une étude
 complets et pour la rédaction d'un texte juridique. Examen et analyse complets de
 la viabilité et des avantages de l'appartenance au SIECA (avec une clause
-pour traiter les problèmes de transit transfrontières).</t>
+pour traiter les problèmes de transit transfrontières)., Technical assistance to facilitate comprehensive review/study and draft a Legal text. Comprehensive review and analysis of viability and benefits of membership into SIECA (Include a clause to address cross border transit issues).</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
-  </si>
-[...4 lines deleted...]
-    <t>Diagnostic et evaluation des besoins, Cadre législatif et réglementaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -913,51 +1011,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -973,864 +1071,806 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
-[...8 lines deleted...]
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>30</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
-        <v>37</v>
+      <c r="B8">
+        <v>3</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>4</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>47</v>
+      <c r="B10">
+        <v>5.1</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>5.2</v>
       </c>
       <c r="B11">
         <v>5.2</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5.3</v>
       </c>
-      <c r="B12" t="s">
-        <v>57</v>
+      <c r="B12">
+        <v>5.3</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.2</v>
       </c>
-      <c r="B13" t="s">
-        <v>61</v>
+      <c r="B13">
+        <v>6.2</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>6.3</v>
       </c>
-      <c r="B14" t="s">
-        <v>66</v>
+      <c r="B14">
+        <v>6.3</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.1</v>
       </c>
-      <c r="B15" t="s">
-        <v>69</v>
+      <c r="B15">
+        <v>7.1</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I15" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="J15" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.2</v>
       </c>
       <c r="B16">
         <v>7.2</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>75</v>
+      <c r="B17">
+        <v>7.4</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="I17" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="J17" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.5</v>
       </c>
-      <c r="B18" t="s">
-        <v>80</v>
+      <c r="B18">
+        <v>7.5</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="I18" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="J18" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.6</v>
       </c>
-      <c r="B19" t="s">
-        <v>85</v>
+      <c r="B19">
+        <v>7.6</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I19" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="J19" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>89</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="J20" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
-      <c r="B21" t="s">
-        <v>93</v>
+      <c r="B21">
+        <v>7.9</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="J21" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E22" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J22" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.3</v>
       </c>
       <c r="B23" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="I23" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="J23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.4</v>
       </c>
-      <c r="B24" t="s">
-        <v>105</v>
+      <c r="B24">
+        <v>10.4</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>90</v>
       </c>
       <c r="I24" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="J24" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.7</v>
       </c>
-      <c r="B25" t="s">
-        <v>110</v>
+      <c r="B25">
+        <v>10.7</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E25" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F25" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="J25" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.9</v>
       </c>
-      <c r="B26" t="s">
-        <v>112</v>
+      <c r="B26">
+        <v>10.9</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="J26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="D27" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E27" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I27" t="s">
-        <v>117</v>
+        <v>98</v>
       </c>
       <c r="J27" t="s">
-        <v>118</v>
-[...57 lines deleted...]
-        <v>123</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">