--- v3 (2026-06-13)
+++ v4 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -580,53 +580,50 @@
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>22 février 2021</t>
   </si>
   <si>
     <t>1. Assistance technique et financière pour garantir la présence d'installations
 d'inspection appropriées des produits agroalimentaires à chaque point d'entrée
 officiel. En outre, s'agissant du commerce d'animaux vivants, mise en place
 d'installations de stockage et d'inspection appropriées (afin de faciliter la mise en
 quarantaine si nécessaire avant l'importation ou l'exportation, même pour
 des expéditions en transit le cas échéant)., . Assistance technique et financière pour garantir la présence d'installations
 d'inspection appropriées des produits agroalimentaires à chaque point d'entrée
 officiel. En outre, s'agissant du commerce d'animaux vivants, mise en place
 d'installations de stockage et d'inspection appropriées (afin de faciliter la mise en
 quarantaine si nécessaire avant l'importation ou l'exportation, même pour
 des expéditions en transit le cas échéant).</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
-  </si>
-[...1 lines deleted...]
-    <t>31 janvier 2030</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>Union européenne, BDC</t>
   </si>
   <si>
     <t xml:space="preserve">1. Soutien financier pour la participation aux réunions des organismes internationaux de
 normalisation et du Comité SPS de l'OMC. 
 , . Soutien financier pour la participation aux réunions des organismes internationaux de
 normalisation et du Comité SPS de l'OMC. 
 </t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>BDC, BID</t>
@@ -1669,208 +1666,208 @@
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="I21" t="s">
         <v>80</v>
       </c>
       <c r="J21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>43</v>
       </c>
       <c r="E22" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.3</v>
       </c>
       <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
+        <v>86</v>
+      </c>
+      <c r="I23" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="J23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.4</v>
       </c>
       <c r="B24">
         <v>10.4</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>60</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
+        <v>89</v>
+      </c>
+      <c r="I24" t="s">
         <v>90</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.7</v>
       </c>
       <c r="B25">
         <v>10.7</v>
       </c>
       <c r="C25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="J25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.9</v>
       </c>
       <c r="B26">
         <v>10.9</v>
       </c>
       <c r="C26" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D27" t="s">
         <v>39</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="I27" t="s">
+        <v>97</v>
+      </c>
+      <c r="J27" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">