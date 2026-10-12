--- v4 (2026-09-15)
+++ v5 (2026-10-12)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>