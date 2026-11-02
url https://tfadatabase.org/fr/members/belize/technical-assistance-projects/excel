--- v5 (2026-10-12)
+++ v6 (2026-11-02)
@@ -439,51 +439,51 @@
 3. Renforcement des capacités des fonctionnaires.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>22 août 2021</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Disciplines en matière de pénalités</t>
   </si>
   <si>
     <t>1. Une formation régulière est nécessaire., . Une formation régulière est nécessaire.</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
-    <t>31 décembre 2026</t>
+    <t>30 juin 2028</t>
   </si>
   <si>
     <t>1. Modernisation des organismes à niveau au moyen de systèmes entièrement
 électroniques pour se connecter à ASYCUDA World. Révision des systèmes
 actuels, des systèmes existants et de nouveaux systèmes (principe du guichet
 unique).
 2. Assistance financière et technique pour le BAHA afin de mettre en place un système
 d'information pour toute l'organisation. Ce système porterait donc à la fois sur les
 procédures à l'importation et à l'exportation et permettrait de faciliter le
 mécanisme de rappel si nécessaire. Une formation du personnel serait nécessaire à
 cet égard., . Modernisation des organismes à niveau au moyen de systèmes entièrement
 électroniques pour se connecter à ASYCUDA World. Révision des systèmes
 actuels, des systèmes existants et de nouveaux systèmes (principe du guichet
 unique).
 2. Assistance financière et technique pour le BAHA afin de mettre en place un système
 d'information pour toute l'organisation. Ce système porterait donc à la fois sur les
 procédures à l'importation et à l'exportation et permettrait de faciliter le
 mécanisme de rappel si nécessaire. Une formation du personnel serait nécessaire à
 cet égard.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>