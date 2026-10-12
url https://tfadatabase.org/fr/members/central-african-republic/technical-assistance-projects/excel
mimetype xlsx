--- v2 (2026-06-04)
+++ v3 (2026-10-12)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>