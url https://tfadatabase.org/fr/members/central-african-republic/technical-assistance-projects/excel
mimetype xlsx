--- v3 (2026-10-12)
+++ v4 (2026-11-08)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
@@ -352,51 +352,51 @@
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>1.	Assistance pour passer en revue et harmoniser les procédures, les règles et réglementations nationales avec les conventions internationales (Cadre Régional et Multilatéral) (OMD/OMC).
 2.	Accompagnement pour la participation aux rencontres relatives à l'élaboration et la mise à jour des normes internationales (OMD, UA, CEMAC, CEEAC et OMD).
 3.	Assistance pour la transcription des normes internationales dans la législation nationale (OMC, CEMAC,CEEAC et OMD)., .	Assistance pour passer en revue et harmoniser les procédures, les règles et réglementations nationales avec les conventions internationales (Cadre Régional et Multilatéral) (OMD/OMC).
 2.	Accompagnement pour la participation aux rencontres relatives à l'élaboration et la mise à jour des normes internationales (OMD, UA, CEMAC, CEEAC et OMD).
 3.	Assistance pour la transcription des normes internationales dans la législation nationale (OMC, CEMAC,CEEAC et OMD).</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>1.	Assistance pour la définition d’un cadre juridique encourageant la Douane, sous réserve d’arrangements mutuels établis et ratifiés par les États, d’échanger avec les administrations similaires des pays étrangers et avec les organisations internationales traitant des questions douanières ou commerciales, des renseignements concernant la prévention, la recherche et la répression des infractions douanières, la lutte contre la délinquance intellectuelle y compris le blanchiment d’argent (Pays de transit/OMD).
 2.	La désignation et la formation d’une entité et des agents responsables spécifiquement des questions de coopération et d’accords d'assistance mutuelle internationale (AAMI, OMD).
 3.	Assistance pour la mise en place des directives de l'OMD sur le transit international des pays sans littoral (OMD/OMC).
 4.	Assistance à la signature de protocoles bilatéraux de facilitation du transit avec les pays limitrophes., .	Assistance pour la définition d’un cadre juridique encourageant la Douane, sous réserve d’arrangements mutuels établis et ratifiés par les États, d’échanger avec les administrations similaires des pays étrangers et avec les organisations internationales traitant des questions douanières ou commerciales, des renseignements concernant la prévention, la recherche et la répression des infractions douanières, la lutte contre la délinquance intellectuelle y compris le blanchiment d’argent (Pays de transit/OMD).
 2.	La désignation et la formation d’une entité et des agents responsables spécifiquement des questions de coopération et d’accords d'assistance mutuelle internationale (AAMI, OMD).
 3.	Assistance pour la mise en place des directives de l'OMD sur le transit international des pays sans littoral (OMD/OMC).
 4.	Assistance à la signature de protocoles bilatéraux de facilitation du transit avec les pays limitrophes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -690,51 +690,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1405,59 +1405,50 @@
         <v>76</v>
       </c>
       <c r="D24" t="s">
         <v>45</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
         <v>77</v>
       </c>
       <c r="J24" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>