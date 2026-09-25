--- v3 (2026-06-07)
+++ v4 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>1 janvier 2019</t>
   </si>
   <si>
     <t>01 janvier 2021</t>
   </si>