--- v4 (2026-09-25)
+++ v5 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>1 janvier 2019</t>
   </si>
   <si>
     <t>01 janvier 2021</t>
   </si>
@@ -161,129 +161,190 @@
 Formation des parties prenantes sur les meilleures pratiques en matière de consultation
 </t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>Allemagne, GIZ</t>
   </si>
   <si>
     <t>Formation des agents de la douane et des autres acteurs concernés sur le rendu des avis de classement, la réception, le traitement, le suivi et la publication des avis de classement</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>30 juin 2026</t>
   </si>
   <si>
+    <t>Awareness-raising on the procedures for setting import and export fees and charges
+Training on the calculation of fees related to the service provided
+Technical support for the implementation of an institutional framework organizing the regular review of fees and charges, except in the Abidjan autonomous port, where the level of fees may be reviewed every two years</t>
+  </si>
+  <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
+    <t>Awareness-raising on the procedures for setting import and export fees and charges
+Training on the calculation of fees for the service provided</t>
+  </si>
+  <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Disciplines en matière de pénalités</t>
   </si>
   <si>
+    <t>Information sessions and training on penalty disciplines</t>
+  </si>
+  <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>30 juin 2027</t>
   </si>
   <si>
     <t>Banque mondiale, FEAO</t>
   </si>
   <si>
+    <t>Training for stakeholders from the administration and the private sector on the functioning of electronic payment
+Awareness-raising seminar for financial establishments on electronic payment
+Provision of equipment for the administration:
+-	Laptop and desktop computers
+-	Internet
+-	Printers</t>
+  </si>
+  <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>OMD</t>
   </si>
   <si>
+    <t>Study on average release times
+Awareness-raising seminar</t>
+  </si>
+  <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>USAID, Banque mondiale</t>
   </si>
   <si>
+    <t>Training for customs officers and other stakeholders concerned on the functioning of the Authorized Economic Operators Programme
+Awareness-raising seminars for customs officers and economic operators</t>
+  </si>
+  <si>
     <t>Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>USAID, TMA</t>
   </si>
   <si>
+    <t>Training for border agencies on the TFA
+Equipment for border agencies:
+-	Computers
+-	Internet
+-	Inverters
+-	Printers</t>
+  </si>
+  <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
+    <t>Training and information on formalities and documentation requirements</t>
+  </si>
+  <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
+    <t>Training and awareness-raising on the provisions of the TFA</t>
+  </si>
+  <si>
     <t>Guichet unique</t>
   </si>
   <si>
+    <t>-	Training on the proper use of the single window
+-	Strengthening and updating of the single window modules
+Equipment:
+-	Laptop and desktop computers
+-	Internet
+-	Printers</t>
+  </si>
+  <si>
     <t>Recours aux courtiers en douane</t>
   </si>
   <si>
+    <t>Awareness-raising seminars on the use of customs brokers</t>
+  </si>
+  <si>
     <t>Coopération Douanière</t>
+  </si>
+  <si>
+    <t>Training on the interconnection of customs systems
+Training on the system to harmonize controls at border posts
+Equipment:
+-	Laptop and desktop computers
+-	Internet
+-	Printers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -577,51 +638,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -832,377 +893,404 @@
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.1</v>
       </c>
       <c r="B8">
         <v>6.1</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
+      <c r="I8" t="s">
+        <v>40</v>
+      </c>
       <c r="J8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.2</v>
       </c>
       <c r="B9">
         <v>6.2</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
+      <c r="I9" t="s">
+        <v>43</v>
+      </c>
       <c r="J9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>6.3</v>
       </c>
       <c r="B10">
         <v>6.3</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
+      </c>
+      <c r="I10" t="s">
+        <v>46</v>
       </c>
       <c r="J10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.2</v>
       </c>
       <c r="B11">
         <v>7.2</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>47</v>
+        <v>50</v>
+      </c>
+      <c r="I11" t="s">
+        <v>51</v>
       </c>
       <c r="J11" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.6</v>
       </c>
       <c r="B12">
         <v>7.6</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>54</v>
+      </c>
+      <c r="I12" t="s">
+        <v>55</v>
       </c>
       <c r="J12" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.7</v>
       </c>
       <c r="B13">
         <v>7.7</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
+        <v>59</v>
+      </c>
+      <c r="I13" t="s">
+        <v>60</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>57</v>
+        <v>63</v>
+      </c>
+      <c r="I14" t="s">
+        <v>64</v>
       </c>
       <c r="J14" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.1</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
+      </c>
+      <c r="I15" t="s">
+        <v>68</v>
       </c>
       <c r="J15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.2</v>
       </c>
       <c r="B16">
         <v>10.2</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
+      <c r="I16" t="s">
+        <v>70</v>
+      </c>
       <c r="J16" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
       <c r="B17">
         <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>47</v>
+        <v>50</v>
+      </c>
+      <c r="I17" t="s">
+        <v>72</v>
       </c>
       <c r="J17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.6</v>
       </c>
       <c r="B18">
         <v>10.6</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
+      <c r="I18" t="s">
+        <v>74</v>
+      </c>
       <c r="J18" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>12</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>47</v>
+        <v>50</v>
+      </c>
+      <c r="I19" t="s">
+        <v>76</v>
       </c>
       <c r="J19" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>