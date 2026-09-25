--- v2 (2026-06-14)
+++ v3 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t>31 janvier 2021</t>
   </si>
   <si>
     <t>Non</t>
   </si>