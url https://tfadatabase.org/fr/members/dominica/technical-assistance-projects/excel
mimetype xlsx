--- v3 (2026-09-25)
+++ v4 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t>31 janvier 2021</t>
   </si>
   <si>
     <t>Non</t>
   </si>
@@ -159,51 +159,51 @@
   <si>
     <t>Marchandises refusées</t>
   </si>
   <si>
     <t>Élaboration de directives juridiques concernant la procédure applicable aux marchandises refusées et leur élimination et application de ces directives par les organismes concernés, par exemple les divisions de l'agriculture, le Bureau des normes et l'Unité de la salubrité de l'environnement, entre autres.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et aide financière pour la présentation des renseignements actualisés requis au système ASYCUDA World.
 Formation des agents des douanes, des agents maritimes, des agents d'expédition, des regroupeurs et des transitaires aux nouveaux aspects de la présentation de rapports sur les cargaisons de marchandises dans le système ASYCUDA World.
 Assistance technique pour l'élaboration de lignes directrices relatives à l'échange de renseignements aux niveaux régional et international.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -497,51 +497,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -806,59 +806,50 @@
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>41</v>
       </c>
       <c r="J10" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>