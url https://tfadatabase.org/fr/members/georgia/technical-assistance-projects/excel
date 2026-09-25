--- v2 (2026-06-14)
+++ v3 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>1. Structurer et adopter la législation primaire et secondaire pertinente pour établir l'institut des opérateurs économiques agréés (OEA):
 - accorder le statut d'OEA en délivrant un certificat approprié (simplification douanière, sécurité, complet);