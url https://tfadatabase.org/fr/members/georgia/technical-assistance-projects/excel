--- v3 (2026-09-25)
+++ v4 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>1. Structurer et adopter la législation primaire et secondaire pertinente pour établir l'institut des opérateurs économiques agréés (OEA):
 - accorder le statut d'OEA en délivrant un certificat approprié (simplification douanière, sécurité, complet);
@@ -93,51 +93,51 @@
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Accéder aux conventions sur la simplification des formalités dans le commerce des marchandises (document administratif unique), à la Convention relative à un régime de transit commun et à la mise en œuvre du nouveau système informatisé de transit:
 -	Fournir des conseils et des recommandations en vue d'élaborer les lignes directrices pertinentes pour la mise en œuvre de nouvelles réglementations du droit douanier concernant le transit; examiner et suivre tous les arrangements juridiques, administratifs et procéduraux nécessaires;
 -	Fournir une assistance pour établir une équipe chargée de la mise en œuvre des processus et une équipe responsable des aspects informatiques en vue de la mise en œuvre du nouveau système informatisé de transit;
 -	Fournir une assistance pour élaborer des modèles de processus (fonctions de base du nouveau système informatisé de transit: procédures normales et simplifiées, information; et procédure de restitution; gestion des garanties; procédure de repli; gestion des données liées au commerce (autorisation));
 -	Fournir une assistance en vue d'élaborer des spécifications fonctionnelles pour le module de transit: spécifications de toutes les prescriptions concernant les fonctions de base du nouveau système informatisé de transit; spécifications de toutes les prescriptions concernant la gestion des garanties du système; spécifications de toutes les prescriptions concernant l'information et la procédure de restitution du système; spécifications de toutes les prescriptions concernant la gestion des autorisations; spécifications de toutes les prescriptions concernant la gestion des risques pour le système; spécifications de toutes les prescriptions concernant les procédures de repli dans le système;
 -	Établissement d'une politique de sensibilisation au commerce;
 -	Formation du personnel des douanes; formation des formateurs.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -431,51 +431,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -537,59 +537,50 @@
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
       <c r="I3" t="s">
         <v>17</v>
       </c>
       <c r="J3" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>