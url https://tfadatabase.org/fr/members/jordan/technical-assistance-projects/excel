--- v2 (2026-06-08)
+++ v3 (2026-09-28)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">•	Nécessité de programmes de renforcement des capacités et d'assistance technique en lien avec les technologies de l'information et le tarif intégré aux fins de la modernisation et de l'amélioration des systèmes disponibles.
 •	Fourniture des fonds pour l'acquisition du matériel nécessaire.