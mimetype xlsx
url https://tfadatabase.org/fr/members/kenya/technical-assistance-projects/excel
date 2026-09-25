--- v4 (2026-06-14)
+++ v5 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>22 février 2026</t>
   </si>
   <si>
     <t>08 septembre 2023</t>
   </si>
   <si>
     <t>Non</t>
   </si>