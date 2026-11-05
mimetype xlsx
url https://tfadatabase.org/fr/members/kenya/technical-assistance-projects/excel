--- v5 (2026-09-25)
+++ v6 (2026-11-05)
@@ -1,129 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>22 février 2026</t>
   </si>
   <si>
     <t>08 septembre 2023</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>GIZ, TMA, CNUCED, CCI</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à examiner et mettre à jour les renseignements relatifs à l'accélération de la circulation, de la mainlevée et du dédouanement des marchandises, y compris les marchandises en transit, disponibles sur les sites Web des ministères ou organismes participant à la mise en œuvre de l'Accord sur la facilitation des échanges (AFE), et à créer un système de gestion des renseignements efficace;
 2.	à harmoniser les politiques relatives aux technologies de l'information des ministères ou organismes chargés de la mise en œuvre de l'AFE et à les intégrer au portail national sur le commerce;
 3.	à améliorer, protéger et maintenir l'infrastructure des technologies de l'information et de la communication (TIC); et
 4.	à faire connaître le portail d'information et à renforcer les capacités.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Sensibilisation</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>22 février 2023</t>
   </si>
   <si>
     <t>30 septembre 2027</t>
+  </si>
+  <si>
+    <t>Kenya is seeking financial &amp; technical assistance and capacity building support to set up a national enquiry point for the Ministry in charge of Trade since it is the centralized point of enquiry for trade matters.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
   <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>30 juin 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à établir un cadre pour relier tous les organismes présents aux frontières; et
 2.	à renforcer les capacités du Bureau des normes du Kenya (KEBS) et de l'agence KenTrade pour qu'ils assurent la coordination de tous les organismes présents aux frontières en ce qui concerne les questions relatives aux décisions administratives, par le biais du guichet unique.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>Union européenne, TMA</t>
   </si>
@@ -401,51 +404,51 @@
 4.	à harmoniser le système de suivi électronique des marchandises de la CAE.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
     <t>12.1, 12.2, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à renforcer les capacités de l'administration douanière du Kenya en ce qui concerne la coopération avec les autres autorités douanières; et
 2.	à examiner le droit douanier de la CAE pour assurer le respect des dispositions de cet article.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -739,51 +742,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -837,715 +840,709 @@
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
       <c r="B3">
         <v>1.3</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
+      <c r="I3" t="s">
+        <v>21</v>
+      </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4">
         <v>4.6</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.1</v>
       </c>
       <c r="B5">
         <v>5.1</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
       <c r="B6">
         <v>5.3</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.1</v>
       </c>
       <c r="B7">
         <v>6.1</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.2</v>
       </c>
       <c r="B8">
         <v>6.2</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.3</v>
       </c>
       <c r="B9">
         <v>6.3</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.1</v>
       </c>
       <c r="B10">
         <v>7.1</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
       <c r="B11">
         <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
       <c r="B12">
         <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
       <c r="B13">
         <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
       <c r="B14">
         <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
       <c r="B15">
         <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.9</v>
       </c>
       <c r="B16">
         <v>7.9</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D16" t="s">
         <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17">
         <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.1</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.2</v>
       </c>
       <c r="B19">
         <v>10.2</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.3</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D20" t="s">
         <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.4</v>
       </c>
       <c r="B21">
         <v>10.4</v>
       </c>
       <c r="C21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.8</v>
       </c>
       <c r="B22">
         <v>10.8</v>
       </c>
       <c r="C22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23">
         <v>11</v>
       </c>
       <c r="C23" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>