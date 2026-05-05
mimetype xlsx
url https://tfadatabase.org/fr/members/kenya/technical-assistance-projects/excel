--- v2 (2026-02-25)
+++ v3 (2026-05-05)
@@ -12,98 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>22 février 2026</t>
   </si>
   <si>
     <t>8 septembre 2023</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>GIZ, TMA, CNUCED, ITC</t>
+    <t>GIZ, TMA, CNUCED, CCI</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à examiner et mettre à jour les renseignements relatifs à l'accélération de la circulation, de la mainlevée et du dédouanement des marchandises, y compris les marchandises en transit, disponibles sur les sites Web des ministères ou organismes participant à la mise en œuvre de l'Accord sur la facilitation des échanges (AFE), et à créer un système de gestion des renseignements efficace;
 2.	à harmoniser les politiques relatives aux technologies de l'information des ministères ou organismes chargés de la mise en œuvre de l'AFE et à les intégrer au portail national sur le commerce;
 3.	à améliorer, protéger et maintenir l'infrastructure des technologies de l'information et de la communication (TIC); et
 4.	à faire connaître le portail d'information et à renforcer les capacités.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Sensibilisation</t>
   </si>
   <si>
     <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>22 février 2023</t>
   </si>
   <si>
     <t>30 septembre 2027</t>
   </si>
   <si>
@@ -170,50 +170,53 @@
   </si>
   <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>22 février 2030</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à examiner et simplifier le prélèvement des redevances et des impositions en se fondant sur les critères correspondant au coût des services rendus;
 2.	à élaborer un mécanisme d'examen périodique des redevances et des impositions en vue de réduire leur nombre et leur diversité; et
 3.	à rédiger des directives concernant les redevances et impositions que le secteur public doit utiliser, ainsi qu'à créer un groupe d'experts pour aider les organismes présents aux frontières à établir leurs redevances et impositions.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>6.2 (i), 6.2 (ii)</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
+  </si>
+  <si>
+    <t>1 août 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à rédiger des directives concernant les redevances et impositions spécifiques que les autorités douanières doivent utiliser.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
     <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
   </si>
   <si>
     <t>Disciplines en matière de pénalités</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à établir un mécanisme de traitement des cas dans lesquels une personne divulgue volontairement à l'administration des douanes du Kenya les circonstances d'une infraction à la loi, à la réglementation ou à la procédure douanière avant que l'administration des douanes ne se rende compte de l'infraction;
 2.	à formuler des directives et politiques qui aideront les agents à faire la distinction entre une erreur et une conduite frauduleuse avant d'imposer des sanctions;
 3.	à élaborer des manuels de procédure pour l'atténuation, la détermination et la perception des sanctions civiles et administratives; et
 4.	à aligner la loi nationale sur les dispositions pertinentes de l'Accord sur la facilitation des échanges.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
@@ -326,51 +329,51 @@
     <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>30 juin 2030</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à créer l'infrastructure nécessaire pour le traitement des marchandises périssables aux points d'entrée, comme des chambres froides et des parcs pour animaux;
 2.	à harmoniser les procédures et opérations de tous les organismes participant au dédouanement et à la mainlevée des marchandises périssables, y compris les heures d'ouverture aux points d'entrée et de sortie aux frontières;
 3.	à former le personnel au traitement des marchandises périssables.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>TMA, WB, AfDB, JICA, Union européenne</t>
+    <t>TMA, WB, BAfD, JICA, Union européenne</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à former les membres des comités frontaliers mixtes aux prescriptions et procédures relatives à la coopération transfrontières;
 2.	à établir des installations communes pour les points frontaliers restants ainsi qu'à harmoniser les procédures et formalités; 
 3.	à définir et analyser les procédures, le mandat et les opérations existants de chaque organisme, en vue de concevoir un nouvel ensemble d'opérations conjointes alignées sur les normes et les meilleures pratiques internationales;
 4.	à former les fonctionnaires en matière d'opérations conjointes transfrontières et de gestion des risques; et
 5.	à renforcer les capacités pour établir des échanges d'information électroniques entre les Membres de l'OMC.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>TMA, GIZ</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à harmoniser les procédures nationales menées aux frontières par les organismes kenyans présents aux frontières avec celles des États partenaires de la Communauté de l'Afrique de l'Est (CAE) et des autres pays frontaliers;
@@ -1037,586 +1040,586 @@
       </c>
       <c r="H7" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>42</v>
       </c>
       <c r="J7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.2</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.3</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.1</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.9</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J16" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I17" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.1</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.2</v>
       </c>
       <c r="B19" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.3</v>
       </c>
       <c r="B20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>30</v>
       </c>
       <c r="I20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J20" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.4</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.8</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>41</v>
       </c>
       <c r="I23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>12</v>
       </c>
       <c r="B25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" t="s">
+        <v>46</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J25" t="s">
         <v>114</v>
-      </c>
-[...19 lines deleted...]
-        <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">