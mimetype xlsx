--- v3 (2026-05-05)
+++ v4 (2026-06-14)
@@ -12,494 +12,434 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>22 février 2026</t>
   </si>
   <si>
-    <t>8 septembre 2023</t>
+    <t>08 septembre 2023</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>GIZ, TMA, CNUCED, CCI</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à examiner et mettre à jour les renseignements relatifs à l'accélération de la circulation, de la mainlevée et du dédouanement des marchandises, y compris les marchandises en transit, disponibles sur les sites Web des ministères ou organismes participant à la mise en œuvre de l'Accord sur la facilitation des échanges (AFE), et à créer un système de gestion des renseignements efficace;
 2.	à harmoniser les politiques relatives aux technologies de l'information des ministères ou organismes chargés de la mise en œuvre de l'AFE et à les intégrer au portail national sur le commerce;
 3.	à améliorer, protéger et maintenir l'infrastructure des technologies de l'information et de la communication (TIC); et
 4.	à faire connaître le portail d'information et à renforcer les capacités.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Sensibilisation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>22 février 2023</t>
   </si>
   <si>
     <t>30 septembre 2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
   <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>30 juin 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à établir un cadre pour relier tous les organismes présents aux frontières; et
 2.	à renforcer les capacités du Bureau des normes du Kenya (KEBS) et de l'agence KenTrade pour qu'ils assurent la coordination de tous les organismes présents aux frontières en ce qui concerne les questions relatives aux décisions administratives, par le biais du guichet unique.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
-    <t>TMA, Union européenne</t>
+    <t>Union européenne, TMA</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à élaborer des systèmes modernes pour notifier aux parties prenantes les contrôles et les inspections renforcés;
 2.	à équiper et établir l'infrastructure de détection des risques alimentaires, y compris les systèmes d'alerte rapide; et
 3.	à former le personnel en ce qui concerne les essais relatifs aux alertes ou aux alertes rapides à l'importation.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>30 juin 2033</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à établir, équiper, accréditer et relier les laboratoires;
 2.	à parvenir à la reconnaissance mutuelle de la conformité par les autres Membres; et
 3.	à examiner le cadre juridique du KEBS, du Service d'inspection phytosanitaire du Kenya (KEPHIS), de la Direction des services vétérinaires (DVS), du Ministère de la santé et des autres organismes présents aux frontières compétents pour l'aligner sur les dispositions pertinentes de l'Accord sur la facilitation des échanges.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>22 février 2030</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à examiner et simplifier le prélèvement des redevances et des impositions en se fondant sur les critères correspondant au coût des services rendus;
 2.	à élaborer un mécanisme d'examen périodique des redevances et des impositions en vue de réduire leur nombre et leur diversité; et
 3.	à rédiger des directives concernant les redevances et impositions que le secteur public doit utiliser, ainsi qu'à créer un groupe d'experts pour aider les organismes présents aux frontières à établir leurs redevances et impositions.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
-    <t>1 août 2025</t>
+    <t>01 août 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à rédiger des directives concernant les redevances et impositions spécifiques que les autorités douanières doivent utiliser.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
   </si>
   <si>
     <t>Disciplines en matière de pénalités</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à établir un mécanisme de traitement des cas dans lesquels une personne divulgue volontairement à l'administration des douanes du Kenya les circonstances d'une infraction à la loi, à la réglementation ou à la procédure douanière avant que l'administration des douanes ne se rende compte de l'infraction;
 2.	à formuler des directives et politiques qui aideront les agents à faire la distinction entre une erreur et une conduite frauduleuse avant d'imposer des sanctions;
 3.	à élaborer des manuels de procédure pour l'atténuation, la détermination et la perception des sanctions civiles et administratives; et
 4.	à aligner la loi nationale sur les dispositions pertinentes de l'Accord sur la facilitation des échanges.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>GIZ</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à améliorer les systèmes de TIC et à automatiser les opérations menées par l'administration des douanes et les autres organismes compétents;
 2.	à créer et mettre en œuvre un système de gestion des risques efficace;
 3.	à intégrer tous les systèmes des organismes présents aux frontières au Plan de la baie de la Direction des ports du Kenya (KPA) pour compléter les manifestes de chargement;
 4.	à intégrer le Système douanier automatisé (SYDONIA) de l'Ouganda, le Système douanier intégré de Tanzanie (TANCIS) et le Système intégré de gestion douanière (ICMS) pour faciliter les échanges;
 5.	à consolider le renforcement des capacités des organismes présents aux frontières; et
 6.	à dispenser des formations concernant les systèmes intégrés de gestion douanière et le guichet unique.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à renforcer la politique et le plan stratégique concernant la gestion des risques;
 2.	à former les organismes présents aux frontières et renforcer leurs capacités concernant la gestion des risques;
 3.	à élaborer un cadre juridique national sur la gestion des risques; et
 4.	à établir une infrastructure des TIC pour appuyer le cadre national de gestion des risques.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>OMD</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à formuler une stratégie nationale pour que tous les organismes présents aux frontières mènent un contrôle après dédouanement;
 2.	à former le personnel de tous les organismes présents aux frontières concernant les procédures et les méthodes de contrôle après dédouanement; et
 3.	à sensibiliser les parties prenantes concernant le contrôle après dédouanement.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à élaborer un document de politique nationale concernant l'établissement et la publication des temps moyens nécessaires à la mainlevée;
 2.	à créer une unité nationale de coordination interinstitutionnelle relevant du Département d'État chargé du commerce pour mettre en œuvre cette mesure;
 3.	à concevoir un système de suivi des temps moyens nécessaires à la mainlevée et à garantir leur publication;
 4.	à former et nommer des personnes qualifiées pour mener des études sur les temps moyens nécessaires à la mainlevée; et
 5.	à créer une unité nationale relevant du Département d'État chargé du commerce, responsable de la publication et des études sur les délais nécessaires à la mainlevée.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
-    <t>OMD, GIZ, Commonwealth</t>
+    <t>OMD, GIZ, Commonwealth Secretariat</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à mettre au point un mécanisme national de coordination et de coopération entre les autorités douanières et les autres organismes présents aux frontières;
 2.	à élaborer les règles et procédures régissant les opérateurs économiques agréés (OEA) nationaux .
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à sensibiliser les parties prenantes concernant l'AFE et les envois accélérés;
 2.	à harmoniser les règlements et les opérations menées par les organismes présents aux frontières concernant le dédouanement des envois accélérés; et
 3.	à mener des études sur les temps nécessaires à la mainlevée auprès de tous les organismes du corridor de transit participant au traitement et à la mainlevée des envois accélérés.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Sensibilisation</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>30 juin 2030</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à créer l'infrastructure nécessaire pour le traitement des marchandises périssables aux points d'entrée, comme des chambres froides et des parcs pour animaux;
 2.	à harmoniser les procédures et opérations de tous les organismes participant au dédouanement et à la mainlevée des marchandises périssables, y compris les heures d'ouverture aux points d'entrée et de sortie aux frontières;
 3.	à former le personnel au traitement des marchandises périssables.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>TMA, WB, BAfD, JICA, Union européenne</t>
+    <t>Union européenne, TMA, Banque mondiale, BAfD, JICA</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à former les membres des comités frontaliers mixtes aux prescriptions et procédures relatives à la coopération transfrontières;
 2.	à établir des installations communes pour les points frontaliers restants ainsi qu'à harmoniser les procédures et formalités; 
 3.	à définir et analyser les procédures, le mandat et les opérations existants de chaque organisme, en vue de concevoir un nouvel ensemble d'opérations conjointes alignées sur les normes et les meilleures pratiques internationales;
 4.	à former les fonctionnaires en matière d'opérations conjointes transfrontières et de gestion des risques; et
 5.	à renforcer les capacités pour établir des échanges d'information électroniques entre les Membres de l'OMC.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>TMA, GIZ</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à harmoniser les procédures nationales menées aux frontières par les organismes kenyans présents aux frontières avec celles des États partenaires de la Communauté de l'Afrique de l'Est (CAE) et des autres pays frontaliers;
 2.	à former les parties prenantes en ce qui concerne les ensembles d'outils de documentation commerciale et l'analyse des processus commerciaux;
 3.	à simplifier et normaliser les documents commerciaux, manuels et électroniques, en vue de réduire leur nombre (le cas échéant);
 4.	à analyser les règlements, procédures et formulaires existants en vue de simplifier les documents commerciaux;
 5.	à entreprendre un examen législatif et réglementaire des procédures et prescriptions en matière de documents requis; et
 6.	à faire connaître les procédures révisées aux parties prenantes.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à élaborer un cadre juridique et/ou des procédures administratives concernant l'acceptation de copies.
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à sensibiliser les parties prenantes aux différentes normes internationales applicables;
 2.	à évaluer l'impact des normes sur l'économie nationale et régionale;
 3.	à élaborer des normes nationales, régionales et internationales; et
 4.	à participer aux réunions internationales sur l'élaboration et l'examen des normes.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Sensibilisation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à moderniser l'infrastructure des TIC pour le guichet unique;
 2.	à élaborer un cadre juridique pour relier tous les organismes présents aux frontières à la plate-forme du guichet unique;
 3.	à établir et intégrer les plates-formes des TIC pour différents organismes présents aux frontières; et
 4.	à mettre au point un mécanisme de partage des renseignements entre les organismes présents aux frontières.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>10.8.1, 10.8.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Marchandises refusées</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à installer des incinérateurs modernes et d'autres types d'installations d'élimination; et
 2.	à examiner la politique et/ou le cadre juridique relatif aux marchandises refusées afin d'assurer la conformité avec les dispositions de l'AFE pertinentes.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à renforcer le cadre juridique qui appuie la mise en œuvre du suivi des cargaisons;
 2.	à améliorer l'infrastructure du corridor de transit;
 3.	à simplifier les formalités, les procédures de documentation et les contrôles douaniers relatifs aux cargaisons en transit; et
 4.	à harmoniser le système de suivi électronique des marchandises de la CAE.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.1, 12.2, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien destiné:
 1.	à renforcer les capacités de l'administration douanière du Kenya en ce qui concerne la coopération avec les autres autorités douanières; et
 2.	à examiner le droit douanier de la CAE pour assurer le respect des dispositions de cet article.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -803,823 +743,794 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4">
         <v>4.6</v>
       </c>
       <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.1</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.1</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
+      <c r="J5" t="s">
         <v>29</v>
-      </c>
-[...19 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" t="s">
         <v>33</v>
-      </c>
-[...22 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.1</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>6.1</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" t="s">
         <v>38</v>
-      </c>
-[...22 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.2</v>
       </c>
-      <c r="B8" t="s">
-        <v>44</v>
+      <c r="B8">
+        <v>6.2</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
+        <v>36</v>
+      </c>
+      <c r="I8" t="s">
         <v>41</v>
       </c>
-      <c r="I8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.3</v>
       </c>
-      <c r="B9" t="s">
-        <v>49</v>
+      <c r="B9">
+        <v>6.3</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="J9" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>53</v>
+      <c r="B10">
+        <v>7.1</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="I10" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J10" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>58</v>
+      <c r="B11">
+        <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="I11" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="J11" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
-      <c r="B12" t="s">
-        <v>62</v>
+      <c r="B12">
+        <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="I12" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
-      <c r="B13" t="s">
-        <v>66</v>
+      <c r="B13">
+        <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
-      <c r="B14" t="s">
-        <v>70</v>
+      <c r="B14">
+        <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>60</v>
+      </c>
+      <c r="I14" t="s">
+        <v>61</v>
+      </c>
+      <c r="J14" t="s">
         <v>25</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
-      <c r="B15" t="s">
-        <v>74</v>
+      <c r="B15">
+        <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="J15" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.9</v>
       </c>
-      <c r="B16" t="s">
-        <v>78</v>
+      <c r="B16">
+        <v>7.9</v>
       </c>
       <c r="C16" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="J16" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>8</v>
       </c>
-      <c r="B17" t="s">
-        <v>83</v>
+      <c r="B17">
+        <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="I17" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="J17" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.1</v>
       </c>
       <c r="B18" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="I18" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="J18" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.2</v>
       </c>
-      <c r="B19" t="s">
-        <v>93</v>
+      <c r="B19">
+        <v>10.2</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="J19" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.3</v>
       </c>
       <c r="B20" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I20" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="J20" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.4</v>
       </c>
-      <c r="B21" t="s">
-        <v>100</v>
+      <c r="B21">
+        <v>10.4</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="I21" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="J21" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.8</v>
       </c>
-      <c r="B22" t="s">
-        <v>104</v>
+      <c r="B22">
+        <v>10.8</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="J22" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
-      <c r="B23" t="s">
-        <v>107</v>
+      <c r="B23">
+        <v>11</v>
       </c>
       <c r="C23" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="I23" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="J23" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="J24" t="s">
-        <v>114</v>
-[...28 lines deleted...]
-        <v>114</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">