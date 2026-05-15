--- v1 (2026-02-14)
+++ v2 (2026-05-15)
@@ -140,51 +140,51 @@
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">Renforcer les capacités pour permettre aux responsables de mener des études sur le
 temps nécessaire à la mainlevée. </t>
   </si>
   <si>
     <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>COMESA, WB</t>
   </si>
   <si>
     <t>Soutenir la conception et la mise en œuvre de systèmes d'opérateurs agréés adéquats.</t>
   </si>
   <si>
     <t>8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>AfDB, WB</t>
+    <t>BAfD, WB</t>
   </si>
   <si>
     <t>Support for establishing One Stop Border Post.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
     <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>22 février 2021</t>
   </si>
   <si>
     <t>22 février 2025</t>
   </si>
   <si>
     <t>WB</t>
   </si>
   <si>
     <t xml:space="preserve">Soutenir la conception et l'acquisition d'infrastructures informatiques, la mise en
 place et la formation.  </t>