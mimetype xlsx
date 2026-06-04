--- v2 (2026-05-15)
+++ v3 (2026-06-04)
@@ -12,200 +12,167 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>22 février 2026</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">Un soutien est nécessaire pour la formation et la sensibilisation, la révision du cadre
 réglementaire, la mise en place du cadre institutionnel, etc. afin de traiter
 objectivement cette question. </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
   </si>
   <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t xml:space="preserve">Le système existant ne suffit pas pour traiter de manière objective ces questions. Il
 est nécessaire de renforcer les procédures de recours et de réexamen en:
 a) soutenant la révision et la mise à jour de la législation; et en
 b) formant des juges spécialisés, etc.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
-  </si>
-[...1 lines deleted...]
-    <t>22 février 2020</t>
   </si>
   <si>
     <t>22 février 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Renforcer l'Unité de gestion des risques sur la base de la Convention de Kyoto révisée et
 de ses directives. Soutenir la formation et l'intégration de la gestion des risques dans
 les opérations courantes. </t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>SIDA, OMD</t>
   </si>
   <si>
     <t xml:space="preserve">Soutenir l'intégration du contrôle après dédouanement dans les opérations courantes et dispenser une formation.  </t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">Renforcer les capacités pour permettre aux responsables de mener des études sur le
 temps nécessaire à la mainlevée. </t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
-    <t>COMESA, WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t>Soutenir la conception et la mise en œuvre de systèmes d'opérateurs agréés adéquats.</t>
   </si>
   <si>
-    <t>8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>BAfD, WB</t>
-[...1 lines deleted...]
-  <si>
     <t>Support for establishing One Stop Border Post.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
-    <t>22 février 2021</t>
-[...1 lines deleted...]
-  <si>
     <t>22 février 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>WB</t>
   </si>
   <si>
     <t xml:space="preserve">Soutenir la conception et l'acquisition d'infrastructures informatiques, la mise en
 place et la formation.  </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -560,288 +527,264 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>7.5</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.6</v>
       </c>
-      <c r="B6" t="s">
-        <v>30</v>
+      <c r="B6">
+        <v>7.6</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>33</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="J7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>8</v>
       </c>
-      <c r="B8" t="s">
-        <v>37</v>
+      <c r="B8">
+        <v>8.2</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
-      <c r="H9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">