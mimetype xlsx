--- v3 (2026-06-14)
+++ v4 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>30 juin 2027</t>
   </si>
   <si>
     <t>Non</t>
   </si>