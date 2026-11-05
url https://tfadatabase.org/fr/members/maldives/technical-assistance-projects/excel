--- v4 (2026-09-25)
+++ v5 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>30 juin 2027</t>
   </si>
   <si>
     <t>Non</t>
   </si>
@@ -223,50 +223,58 @@
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance requise pour la conception, la planification et la réalisation d'études sur le temps moyen nécessaire à la mainlevée.
 Assistance requise pour développer les capacités du personnel, qui doit recevoir la formation nécessaire pour pouvoir améliorer le temps moyen nécessaire à la mainlevée.
 </t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et soutien nécessaires pour mettre en place un système d'opérateurs/négociants agréés, élaborer un cadre de contrôle grâce auquel les douanes peuvent établir la conformité de l'opérateur et en assurer le suivi, et assurer la formation appropriée aux fonctionnaires des douanes.
 Formation et renforcement des capacités également requis pour tous les autres organismes présents aux frontières afin de mieux respecter cette disposition.
 </t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
+    <t>Technical assistance in configuring the systems to cater expedited release
+Develop staff capacity, training of staff on processing the release of expedited shipments.
+Technical assistance in the introduction of simplified declaration.
+Need technical assistance to introduce security/guarantee system.
+Training and Capacity Building required for Customs Officials to implement Authorized Economic Operators (AEO).
+Note: Technical assistance provided by ADB to design and develop Authorized Economic Operators (AEO) program.</t>
+  </si>
+  <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">Formation et renforcement des capacités nécessaires pour aider le personnel des institutions pertinentes à s'aligner sur les normes internationales et les meilleures pratiques.
 Assistance requise pour évaluer les capacités en matière d'essai, de certification, d'inspection et d'accréditation des organismes de réglementation pertinents et moderniser les installations de manière conforme aux normes internationales.
 Assistance requise en vue de l'adhésion au carnet ATA. (Note: Les douanes adhéreront bientôt à la Convention de Kyoto révisée.)
 Formation nécessaire pour que les agents des douanes puissent mettre en œuvre le carnet ATA.
 Soutien spécialisé requis pour identifier les lacunes entre la législation existante et les normes internationales et aider à la mettre en conformité avec celles ci.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>BAD</t>
   </si>
   <si>
     <t xml:space="preserve">Formation et renforcement des capacités requis pour sensibiliser et former le personnel des organismes pertinents présents aux frontières et les entreprises à travailler dans un cadre de guichet unique national.
 Formation requise en particulier pour les responsables qui seront associés à la gestion et à la mise en œuvre quotidiennes du système national de guichet unique dans le pays.
@@ -281,51 +289,51 @@
   <si>
     <t>Admission temporaire de marchandises</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et formation requises pour superviser et vérifier le perfectionnement actif et passif.
 Assistance technique nécessaire pour établir le lien avec l'administration fiscale pour la détermination des droits à l'entrée et à la sortie et les taxes applicables.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et renforcement des capacités requises pour élaborer un cadre juridique ainsi que dans le domaine des TIC.
 Assistance nécessaire pour mettre en place un système de caution/garantie.
 Assistance requise pour former le personnel des douanes et des autres organismes à la frontière.
 Assistance nécessaire pour établir un mécanisme de coordination, de coopération et d'échange de renseignements entre les organismes présents aux frontières.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -619,51 +627,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1065,186 +1073,180 @@
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
       <c r="B15">
         <v>7.8</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>13</v>
       </c>
+      <c r="I15" t="s">
+        <v>60</v>
+      </c>
       <c r="J15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.3</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
       <c r="B17">
         <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.9</v>
       </c>
       <c r="B18">
         <v>10.9</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
       <c r="I19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>