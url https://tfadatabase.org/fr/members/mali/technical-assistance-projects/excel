--- v1 (2026-02-09)
+++ v2 (2026-06-18)
@@ -12,293 +12,266 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>ITC, GIZ, DANIDA</t>
+    <t>CCI, GIZ, DANIDA</t>
   </si>
   <si>
     <t xml:space="preserve">Formation sur:
 	L'élaboration et l'application de directives concernant la collecte, le traitement et la publication d'information relatives au commerce
 	Mise en place d'équipe de gestion du contenu du portail d'informations
 	Mises à jour régulières des informations en ligne relatives au commerce par les organismes compétents
 	Organisation des réunions d'information régulières entre les agences et avec le secteur privé pour évaluer la qualité du service rendu et les axes potentiels d'amélioration
 	Organisation des réunions de coordination inter-agences pour vérifier la validité/la mise à jour des informations disponibles
 	Acquisition d'équipements et des logiciels nécessaires au bon fonctionnement du portail
 	Recruter du personnel d'appui pour la gestion de site web
 	Expertise juridique pour la rédaction de textes juridiques amendements à des ordonnances/lois/règlements
 	Infrastructure TIC pour l'information interne systèmes de gestion, maintenance et site de l'agence.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Formation sur:
 	La mise en place et la gestion des points d'information
 	Équipements informatiques: ordinateurs portables; ordinateurs de bureau; onduleurs; photo copieuses; imprimantes multifonctions
 	Documents d'information sur l'AFE
 	Expertise juridique pour la rédaction de textes juridiques modifications d'ordonnances existantes/lois/règlements
 	Infrastructure et technologie des TIC pour maintien des points d'information
 	Renforcement des capacités du personnel en matière de maintien des points d'information
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
-    <t>WB, FEAO</t>
+    <t>Banque mondiale, FEAO</t>
   </si>
   <si>
     <t xml:space="preserve">	Création d'une plateforme électronique unique de gestion de l'information englobant les lieux officiels où les informations ont été publiées, (adresse URL du site Web)
 	Points d'information responsables permettant de rendre les notifications plus rapides et précis
 	Diffusion et sensibilisation en ce qui concerne les dispositions de l'AFE
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Sensibilisation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2030</t>
   </si>
   <si>
     <t xml:space="preserve">	Mise en place de laboratoires d'analyse équipés
 	Formation du personnel en charge de l'analyse
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
-    <t>CNUCED, WB, FEAO</t>
+    <t>CNUCED, Banque mondiale, FEAO</t>
   </si>
   <si>
     <t xml:space="preserve">	Mise en place de plateforme électronique de gestion des documents d'importation
 	Elaboration de mes mesures règlement régissant le fonctionnement de la plateforme
 	Formation des utilisateurs
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t xml:space="preserve">	Formation pour les acteurs de l'administration et du secteur privé sur le fonctionnement du paiement électronique
 	Acquisition de matériels et de logiciel de paiement électronique
 	Séminaire de sensibilisation pour les établissements financiers sur le paiement électronique
 	Fourniture d'équipement pour l'administration: ordinateurs portables et de bureau, l'internet; imprimantes
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">	Formation pour les douaniers et autres acteurs concernées sur les émission, réception, traitement et publication et suivi de avis de classement
 	Expertise juridique pour la rédaction de textes juridiques modifications d'ordonnances existences/lois/règlements
 	Soutien spécialisé dans la conception et mise en place d'un système de gestion des risques
 	Infrastructure et technologie TIC pour un système automatisé de gestion des risques
 	Renforcement des capacités du personnel pour la mise en œuvre du système de gestion des risques
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t xml:space="preserve">	Aménagement d'entrepôts appropriés pour stockage des produits périssable
 	Sensibilisation et formation des services de contrôle pour accélérer le traitement des produits périssables
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>WB, UEMOA, FEAO, Union européenne</t>
+    <t>Union européenne, Banque mondiale, UEMOA, FEAO</t>
   </si>
   <si>
     <t xml:space="preserve">	Formation pour les agences frontalières sr l'AFE
 	Equipement pour les agences frontalières: des ordinateurs; l'internet; onduleurs; imprimantes
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>31 décembre 2028</t>
   </si>
   <si>
     <t>	Renforcement des capacités du personnel sur les normes internationales pertinentes, essais, procédures et meilleures pratiques internationales</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
-    <t>AfDB</t>
+    <t>BAfD</t>
   </si>
   <si>
     <t xml:space="preserve">	Mise en place du guichet unique
 	Formation sur le bon usage du guichet unique
 	Renforcement et mise à jour des modules de fenêtre unique
 	Équipement: ordinateurs portables et de bureau; l'internet; imprimantes
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.5.1, 10.5.2</t>
   </si>
   <si>
     <t>Inspection avant expédition</t>
   </si>
   <si>
     <t xml:space="preserve">	Création du Centre d'Expertise Technique pour la vérification documentaire des produits avant expédition
 	Equipment en infrastructure techniques et technologiques
 	Renforcement des capacités des agents des douanes
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -655,413 +628,413 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>25</v>
       </c>
-      <c r="E4" t="s">
+      <c r="I4" t="s">
         <v>26</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="J4" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="J5" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>7.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" t="s">
         <v>35</v>
-      </c>
-[...22 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.9</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>7.9</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>8</v>
       </c>
-      <c r="B10" t="s">
-        <v>51</v>
+      <c r="B10">
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.3</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.4</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12">
+        <v>10.4</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="I12" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.5</v>
       </c>
-      <c r="B13" t="s">
-        <v>66</v>
+      <c r="B13">
+        <v>10.5</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">