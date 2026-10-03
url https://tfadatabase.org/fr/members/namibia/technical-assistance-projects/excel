--- v5 (2026-08-20)
+++ v6 (2026-10-03)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>15 mars 2025</t>
   </si>