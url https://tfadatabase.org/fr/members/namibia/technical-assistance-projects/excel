--- v6 (2026-10-03)
+++ v7 (2026-10-24)
@@ -250,51 +250,51 @@
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour la sensibilisation et la formation en vue du déploiement des postes frontières à guichet unique (financement) et des autres mécanismes de collaboration entre organismes présents aux frontières;
 •	examen des procédures à la frontière et des opérations transfrontières pour évaluer la situation actuelle;
 •	examen et, si nécessaire, élaboration d'un mémorandum d'accord entre les organismes présents aux frontières;
 •	harmonisation des différents systèmes entre pays limitrophes;
 •	pour la coopération nationale et transfrontières:
 •	publication des procédures et réglementations pertinentes pour guider les opérations;
 •	examen et, si nécessaire, réforme de la réglementation et des politiques;
 •	assistance technique pour l'établissement de mécanismes de coordination et de collaboration entre organismes au niveau national;
 •	renforcement des capacités institutionnelles;
 •	examen et, si nécessaire, amélioration des infrastructures et des équipements;
 •	formation/renforcement des capacités du personnel des divers organismes de réglementation présents aux frontières;
 •	consultations avec les parties prenantes;
 •	campagne de sensibilisation visant à informer des changements survenus.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
-    <t>30 décembre 2026</t>
+    <t>30 juin 2028</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour la conception, l'établissement (financement) et le déploiement d'un guichet unique électronique et formation du personnel et des utilisateurs du guichet unique électronique;
 •	création d'un système informatique approprié;
 •	formation des fonctionnaires qui supervisent l'établissement du guichet unique et qui utilisent ce guichet;
 •	formation d'autres parties prenantes;
 •	campagne de sensibilisation.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>
   </si>
   <si>
     <t>30 juin 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen des prescriptions en matière de licences pour s'assurer qu'elles sont objectives et transparentes;
 •	formation aux prescriptions en matière de publication;
 •	assistance technique pour la conception et l'élaboration d'un système prévoyant un mécanisme de profilage intégré pour les courtiers;
 •	assistance pour la sensibilisation et pour la formation concernant le déploiement du nouveau système;
 •	assistance technique (financement) pour la formation des courtiers aux procédures douanières. Élaboration de politiques/procédures/mécanismes de suivi pour faire en sorte que les procédures soient appliquées de manière uniforme dans tout le pays;
 •	assistance technique et soutien pour la simplification et l'optimisation des processus et procédures à la frontière avec l'ensemble des institutions afin d'améliorer les contrôles, d'éliminer les formalités inutiles et d'harmoniser les prescriptions pour préserver les bonnes pratiques internationales.