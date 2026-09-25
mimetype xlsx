--- v2 (2026-06-14)
+++ v3 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t>Non</t>
   </si>