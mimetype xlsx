--- v3 (2026-09-25)
+++ v4 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t>Non</t>
   </si>
@@ -211,51 +211,51 @@
 1.	mise en œuvre des recommandations de l'étude de faisabilité du guichet unique;
 2.	remplacement des systèmes de traitement manuel des documents par des systèmes automatisés (toutes les entités, à l'exception de l'Administration nationale des douanes);
 3.	accélération de la mise en œuvre effective d'ASYCUDA World pour tous les services de dédouanement;
 4.	coordination de toutes les entités de dédouanement et de réglementation du commerce en vue de l'élaboration concertée d'une stratégie commune pour la mise en œuvre progressive du guichet unique;
 5.	soutien au Comité national de la facilitation des échanges dans le choix du modèle de guichet unique devant être mis en place;
 6.	mise en place du guichet unique;
 7.	soutien au processus d'adoption d'une loi sur le commerce électronique.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>L'Administration nationale des douanes sollicitera une assistance technique pour apporter les modifications législatives nécessaires en conformité avec la législation nationale, établir la connectivité des systèmes des groupes régionaux, et schématiser les processus et les procédures nécessaires, y compris la création d'un point d'information.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -549,51 +549,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -887,59 +887,50 @@
         <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="I11" t="s">
         <v>50</v>
       </c>
       <c r="J11" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>