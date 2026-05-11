--- v2 (2026-01-29)
+++ v3 (2026-05-11)
@@ -59,51 +59,51 @@
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>1 septembre 2018</t>
   </si>
   <si>
     <t>1 septembre 2021</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>ITC, CNUCED, WTO, USDA</t>
+    <t>CCI, CNUCED, OMC, USDA</t>
   </si>
   <si>
     <t>1.	Élaboration et mise en œuvre d'un protocole pour la publication et l'actualisation de renseignements avec l'aide d'un cabinet de consultants indépendant.
 2.	Formation du personnel des services de communication et des services informatiques des organismes intervenant dans le domaine du commerce international en ce qui concerne le protocole et la mise à jour des bases de données.
 3.	Élaboration de guides pratiques pour les exportateurs et les importateurs avec le concours d'un cabinet de consultants indépendant.
 4.	Recours à un cabinet de consultants indépendant pour l'élaboration de procédures permettant d'améliorer la circulation des renseignements internes dans les institutions pertinentes.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>1 mars 2019</t>
   </si>
   <si>
     <t>1.	Doter les institutions des mêmes capacités technologiques:
 a.	obtenir le contrôle des institutions qui dépendent du MSPBS;
 b.	acquérir des ressources informatiques pour que toutes les institutions disposent des mêmes capacités technologiques.
 2.	Recourir à un cabinet de consultants indépendant pour créer un lien sur la page Web du Vice-Ministère des MPME, qui relève du Ministère de l'industrie et du commerce, en vue:
 a.	d'offrir un accès centralisé aux renseignements commerciaux, avec une approche axée sur les PME; et
@@ -113,51 +113,51 @@
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles, Sensibilisation</t>
   </si>
   <si>
     <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>USDA</t>
   </si>
   <si>
     <t>1.	Recours à un cabinet de consultants pour créer les services d'information nécessaires et développer les services d'information aux commerçants existants des organismes connexes.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins</t>
   </si>
   <si>
     <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
   </si>
   <si>
     <t>Notification</t>
   </si>
   <si>
-    <t>USDA, ITC, CNUCED, WTO</t>
+    <t>USDA, CCI, CNUCED, OMC</t>
   </si>
   <si>
     <t>1.	Assistance et soutien pour la formation et le renforcement des capacités aux fins de l'établissement de notifications conformément aux règles de l'OMC.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
     <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>1 septembre 2020</t>
   </si>
   <si>
     <t>CNUCED, USDA, ALADI</t>
   </si>
   <si>
     <t>1.	Recours à un cabinet de consultants indépendant pour l'élaboration d'un protocole d'approbation unifié relatif à l'introduction de nouvelles mesures, à la publication en temps utile et à l'entrée en vigueur, avec la participation du secteur privé.</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>