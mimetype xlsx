--- v3 (2026-05-11)
+++ v4 (2026-06-20)
@@ -12,272 +12,269 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>1 septembre 2018</t>
   </si>
   <si>
-    <t>1 septembre 2021</t>
+    <t>01 septembre 2021</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>CCI, CNUCED, OMC, USDA</t>
   </si>
   <si>
     <t>1.	Élaboration et mise en œuvre d'un protocole pour la publication et l'actualisation de renseignements avec l'aide d'un cabinet de consultants indépendant.
 2.	Formation du personnel des services de communication et des services informatiques des organismes intervenant dans le domaine du commerce international en ce qui concerne le protocole et la mise à jour des bases de données.
 3.	Élaboration de guides pratiques pour les exportateurs et les importateurs avec le concours d'un cabinet de consultants indépendant.
+4.	Recours à un cabinet de consultants indépendant pour l'élaboration de procédures permettant d'améliorer la circulation des renseignements internes dans les institutions pertinentes., .	Élaboration et mise en œuvre d'un protocole pour la publication et l'actualisation de renseignements avec l'aide d'un cabinet de consultants indépendant.
+2.	Formation du personnel des services de communication et des services informatiques des organismes intervenant dans le domaine du commerce international en ce qui concerne le protocole et la mise à jour des bases de données.
+3.	Élaboration de guides pratiques pour les exportateurs et les importateurs avec le concours d'un cabinet de consultants indépendant.
 4.	Recours à un cabinet de consultants indépendant pour l'élaboration de procédures permettant d'améliorer la circulation des renseignements internes dans les institutions pertinentes.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>1 mars 2019</t>
   </si>
   <si>
     <t>1.	Doter les institutions des mêmes capacités technologiques:
 a.	obtenir le contrôle des institutions qui dépendent du MSPBS;
 b.	acquérir des ressources informatiques pour que toutes les institutions disposent des mêmes capacités technologiques.
 2.	Recourir à un cabinet de consultants indépendant pour créer un lien sur la page Web du Vice-Ministère des MPME, qui relève du Ministère de l'industrie et du commerce, en vue:
 a.	d'offrir un accès centralisé aux renseignements commerciaux, avec une approche axée sur les PME; et
 b.	de structurer tous les liens vers les diverses pages et les divers renseignements des organismes connexes.
+3.	Renforcer le Système national d'information et de notification et généraliser son utilisation dans les villes stratégiques., .	Doter les institutions des mêmes capacités technologiques:
+a.	obtenir le contrôle des institutions qui dépendent du MSPBS;
+b.	acquérir des ressources informatiques pour que toutes les institutions disposent des mêmes capacités technologiques.
+2.	Recourir à un cabinet de consultants indépendant pour créer un lien sur la page Web du Vice-Ministère des MPME, qui relève du Ministère de l'industrie et du commerce, en vue:
+a.	d'offrir un accès centralisé aux renseignements commerciaux, avec une approche axée sur les PME; et
+b.	de structurer tous les liens vers les diverses pages et les divers renseignements des organismes connexes.
 3.	Renforcer le Système national d'information et de notification et généraliser son utilisation dans les villes stratégiques.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles, Sensibilisation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>USDA</t>
   </si>
   <si>
-    <t>1.	Recours à un cabinet de consultants pour créer les services d'information nécessaires et développer les services d'information aux commerçants existants des organismes connexes.</t>
+    <t>1.	Recours à un cabinet de consultants pour créer les services d'information nécessaires et développer les services d'information aux commerçants existants des organismes connexes., .	Recours à un cabinet de consultants pour créer les services d'information nécessaires et développer les services d'information aux commerçants existants des organismes connexes.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>USDA, CCI, CNUCED, OMC</t>
   </si>
   <si>
-    <t>1.	Assistance et soutien pour la formation et le renforcement des capacités aux fins de l'établissement de notifications conformément aux règles de l'OMC.</t>
+    <t>1.	Assistance et soutien pour la formation et le renforcement des capacités aux fins de l'établissement de notifications conformément aux règles de l'OMC., .	Assistance et soutien pour la formation et le renforcement des capacités aux fins de l'établissement de notifications conformément aux règles de l'OMC.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
+    <t>01 septembre 2020</t>
+  </si>
+  <si>
+    <t>CNUCED, USDA, ALADI</t>
+  </si>
+  <si>
+    <t>1.	Recours à un cabinet de consultants indépendant pour l'élaboration d'un protocole d'approbation unifié relatif à l'introduction de nouvelles mesures, à la publication en temps utile et à l'entrée en vigueur, avec la participation du secteur privé., .	Recours à un cabinet de consultants indépendant pour l'élaboration d'un protocole d'approbation unifié relatif à l'introduction de nouvelles mesures, à la publication en temps utile et à l'entrée en vigueur, avec la participation du secteur privé.</t>
+  </si>
+  <si>
+    <t>Consultations</t>
+  </si>
+  <si>
+    <t>CNUCED, USDA</t>
+  </si>
+  <si>
+    <t>1.	Mise en place de mécanismes de consultation participatifs sur la base de négociations entre les secteurs public et privé.</t>
+  </si>
+  <si>
+    <t>Procédures institutionnelles</t>
+  </si>
+  <si>
+    <t>Procédures d'essai</t>
+  </si>
+  <si>
     <t>1 septembre 2020</t>
   </si>
   <si>
-    <t>CNUCED, USDA, ALADI</t>
-[...26 lines deleted...]
-    <t>WB, CNUCED, USDA, Union européenne</t>
+    <t>01 septembre 2023</t>
+  </si>
+  <si>
+    <t>Union européenne, Banque mondiale, CNUCED, USDA</t>
   </si>
   <si>
     <t>1.	Renforcement et développement des capacités des services de laboratoire des institutions connexes:
 a.	accréditation internationale des laboratoires;
 b.	acquisition de matériel adéquat pour moderniser les laboratoires dans chaque secteur;
 c.	formation des ressources humaines en vue de l'acquisition de compétences spécialisées dans le domaine de la réglementation et de compétences techniques.
 2.	Évaluation de la conformité par les organismes internationaux de certification et d'accréditation.
+3.	Conseils donnés par des experts techniques., .	Renforcement et développement des capacités des services de laboratoire des institutions connexes:
+a.	accréditation internationale des laboratoires;
+b.	acquisition de matériel adéquat pour moderniser les laboratoires dans chaque secteur;
+c.	formation des ressources humaines en vue de l'acquisition de compétences spécialisées dans le domaine de la réglementation et de compétences techniques.
+2.	Évaluation de la conformité par les organismes internationaux de certification et d'accréditation.
 3.	Conseils donnés par des experts techniques.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>1 septembre 2019</t>
   </si>
   <si>
-    <t>9 avril 2021</t>
-[...2 lines deleted...]
-    <t>WB, Union européenne</t>
+    <t>09 avril 2021</t>
+  </si>
+  <si>
+    <t>Union européenne, Banque mondiale</t>
   </si>
   <si>
     <t>1.	Recours à un cabinet de consultants pour la simplification du processus de mainlevée des marchandises.
+2.	Assistance technique pour la gestion et la publication périodique des délais moyens nécessaires à la mainlevée des marchandises., .	Recours à un cabinet de consultants pour la simplification du processus de mainlevée des marchandises.
 2.	Assistance technique pour la gestion et la publication périodique des délais moyens nécessaires à la mainlevée des marchandises.</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>OMD, USAID, USDA, OEA</t>
   </si>
   <si>
-    <t>1.	Donner suite au projet de mise en œuvre du programme d'opérateurs agréés (opérateurs économiques agréés), qui est actuellement en phase d'expérimentation à la Direction nationale des douanes. Cette institution compte sur l'aide de l'OMD pour mettre en œuvre ledit projet.</t>
+    <t>1.	Donner suite au projet de mise en œuvre du programme d'opérateurs agréés (opérateurs économiques agréés), qui est actuellement en phase d'expérimentation à la Direction nationale des douanes. Cette institution compte sur l'aide de l'OMD pour mettre en œuvre ledit projet., .	Donner suite au projet de mise en œuvre du programme d'opérateurs agréés (opérateurs économiques agréés), qui est actuellement en phase d'expérimentation à la Direction nationale des douanes. Cette institution compte sur l'aide de l'OMD pour mettre en œuvre ledit projet.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
-    <t>1 septembre 2022</t>
-[...2 lines deleted...]
-    <t>1.	Recourir à un cabinet de consultants indépendant afin d'élaborer une procédure simplifiée pour les envois accélérés à l'exportation.</t>
+    <t>01 septembre 2022</t>
+  </si>
+  <si>
+    <t>1.	Recourir à un cabinet de consultants indépendant afin d'élaborer une procédure simplifiée pour les envois accélérés à l'exportation., .	Recourir à un cabinet de consultants indépendant afin d'élaborer une procédure simplifiée pour les envois accélérés à l'exportation.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>1 mars 2021</t>
   </si>
   <si>
-    <t>1 septembre 2027</t>
+    <t>01 septembre 2027</t>
   </si>
   <si>
     <t>1.	Détermination du nombre de ports privés existants, de leurs conditions d'exploitation et de leur certification afin que la Préfecture navale puisse effectuer son travail de contrôle des conditions d'exploitation des ports privés.
+2.	Mise en œuvre de la gestion des risques de manière effective et transparente.
+3.	Coopération technique en vue de réviser le cadre réglementaire régissant les ports publics et privés et définissant les responsabilités en ce qui concerne la navigabilité des fleuves (Loi n° 1066/65).
+4.	Accélération des inspections réalisées dans le circuit rouge aux points d'accès publics et privés., .	Détermination du nombre de ports privés existants, de leurs conditions d'exploitation et de leur certification afin que la Préfecture navale puisse effectuer son travail de contrôle des conditions d'exploitation des ports privés.
 2.	Mise en œuvre de la gestion des risques de manière effective et transparente.
 3.	Coopération technique en vue de réviser le cadre réglementaire régissant les ports publics et privés et définissant les responsabilités en ce qui concerne la navigabilité des fleuves (Loi n° 1066/65).
 4.	Accélération des inspections réalisées dans le circuit rouge aux points d'accès publics et privés.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -647,380 +644,380 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
         <v>25</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="J6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>5.3</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="J8" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
-      <c r="B9" t="s">
-        <v>48</v>
+      <c r="B9">
+        <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="I9" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="J9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>54</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I10" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="J10" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
-      <c r="B11" t="s">
-        <v>59</v>
+      <c r="B11">
+        <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J11" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>64</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="E12" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I12" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="J12" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">