--- v1 (2026-02-07)
+++ v2 (2026-05-09)
@@ -127,51 +127,51 @@
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t xml:space="preserve">- Créer une interface dans le système de gestion des risques pour les entités impliquées dans l'exportation, l'importation et le transit (gestion intégrée des risques – par l'intermédiaire du guichet unique électronique)
 - Renforcer les capacités du personnel des organismes publics concernés et du Comité de la gestion des risques
 - Acheter du matériel de laboratoire pour divers essais et d'autres outils d'inspection 
 - Établir et rendre opérationnel le Comité de la gestion des risques 
 - Sensibiliser les négociants à la gestion des risques
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
-    <t>ITC, CNUCED</t>
+    <t>CCI, CNUCED</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>WB, TMA, Union européenne</t>
   </si>
   <si>
     <t xml:space="preserve">- Renforcer la gestion coordonnée des frontières en harmonisant les procédures et les formalités (prolongation des horaires de travail aux frontières, harmonisation des horaires de travail, inspections conjointes, etc.)
 - Améliorer le fonctionnement effectif des commissions frontalières mixtes
 - Poursuivre les travaux sur les postes frontière à guichet unique et le matériel nécessaire, comme les portails électroniques, les installations informatiques, etc. 
 - Mener des activités de formation et de sensibilisation et des ateliers à l'intention des parties prenantes
 </t>
   </si>
   <si>
     <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>