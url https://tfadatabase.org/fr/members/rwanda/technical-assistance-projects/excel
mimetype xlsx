--- v2 (2026-05-09)
+++ v3 (2026-06-19)
@@ -12,188 +12,176 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 août 2024</t>
   </si>
   <si>
     <t>31 août 2026</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>TMA, USAID, CNUCED, TMA</t>
+    <t>USAID, CNUCED, TMA</t>
   </si>
   <si>
     <t xml:space="preserve">- Élaborer un cadre juridique pour l'établissement d'un point d'information unique
 - Élaborer un manuel des procédures pour le point d'information unique
 - Harmoniser les procédures des différents points d'information aux fins du fonctionnement du point d'information unique
 - Établir et rendre opérationnel un point d'information unique
 - Communiquer (ateliers de sensibilisation, interventions dans les médias, etc.)
 - Former le personnel des points d'information nationaux et des sous-comités relevant du CNFE
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>TMA, USAID, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">- Élaborer des lignes directrices opérationnelles et un cadre juridique formels pour la conduite/la réalisation d'un second essai 
 - Renforcer les capacités du personnel en le dotant des compétences appropriées (secteurs public et privé) pour la réalisation d'un second essai 
 - Développer les systèmes de gestion des données de laboratoire et les relier à tous les laboratoires identifiés aux fins des essais
 - Évaluer les lacunes dans les capacités des laboratoires privés existants en vue de les faire accréditer pour qu'ils puissent réaliser le second essai prévu par l'AFE 
 - Soutenir l'évaluation par les pairs et les programmes régionaux d'essais d'aptitude pendant 3 ans
 - Soutenir les programmes régionaux d'essais d'aptitude
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>7.4.3</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 août 2030</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t xml:space="preserve">- Créer une interface dans le système de gestion des risques pour les entités impliquées dans l'exportation, l'importation et le transit (gestion intégrée des risques – par l'intermédiaire du guichet unique électronique)
 - Renforcer les capacités du personnel des organismes publics concernés et du Comité de la gestion des risques
 - Acheter du matériel de laboratoire pour divers essais et d'autres outils d'inspection 
 - Établir et rendre opérationnel le Comité de la gestion des risques 
 - Sensibiliser les négociants à la gestion des risques
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
-    <t>Non</t>
+    <t>31 août 2029</t>
   </si>
   <si>
     <t>CCI, CNUCED</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>WB, TMA, Union européenne</t>
+    <t>Union européenne, Banque mondiale, TMA</t>
   </si>
   <si>
     <t xml:space="preserve">- Renforcer la gestion coordonnée des frontières en harmonisant les procédures et les formalités (prolongation des horaires de travail aux frontières, harmonisation des horaires de travail, inspections conjointes, etc.)
 - Améliorer le fonctionnement effectif des commissions frontalières mixtes
 - Poursuivre les travaux sur les postes frontière à guichet unique et le matériel nécessaire, comme les portails électroniques, les installations informatiques, etc. 
 - Mener des activités de formation et de sensibilisation et des ateliers à l'intention des parties prenantes
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>
   </si>
   <si>
     <t>USAID, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">- Examiner et publier les prescriptions en matière de licences
 - Envisager une interprétation prudente de l'article 145 de la Loi de la CAE de 2004 sur l'Administration des douanes et la modifier pour tenir compte des dispositions et prescriptions en matière de facilitation des échanges 
 - Réexaminer le cadre juridique pour permettre aux importateurs de dédouaner des marchandises sans avoir recours à des commissionnaires en douane
 - Renforcer les capacités des importateurs et des exportateurs
 - Établir une équipe d'évaluation dirigée par l'ORR, mais comprenant des représentants de la communauté des courtiers et des membres intéressés de la communauté des importateurs/exportateurs pour engager le processus
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -558,233 +546,233 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
       <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" t="s">
         <v>26</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.6</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>7.6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>8</v>
       </c>
-      <c r="B6" t="s">
-        <v>34</v>
+      <c r="B6">
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.6</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>10.6</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">