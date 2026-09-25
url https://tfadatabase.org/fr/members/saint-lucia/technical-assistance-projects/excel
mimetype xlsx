--- v5 (2026-06-12)
+++ v6 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>30 juin 2023</t>
   </si>
   <si>
     <t>Non</t>
   </si>