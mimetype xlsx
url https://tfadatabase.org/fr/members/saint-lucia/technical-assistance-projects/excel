--- v6 (2026-09-25)
+++ v7 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>30 juin 2023</t>
   </si>
   <si>
     <t>Non</t>
   </si>
@@ -163,96 +163,96 @@
   <si>
     <t>28 juillet 2028</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>Investment Climate Reform Facility</t>
   </si>
   <si>
     <t>•	Élaboration d'un document juridique ou administratif traitant des temps moyens nécessaires à la mainlevée.
 •	Examen et actualisation du cadre juridique/réglementaire pour permettre une circulation fluide des renseignements et la coordination entre les organismes intervenant dans les opérations transfrontières.
 Formation et renforcement des capacités:
 •	Formation et renforcement des capacités en matière d'interprétation des résultats des études pour le personnel/les agents des organismes concernés et pour les opérateurs économiques.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
-    <t>29 décembre 2026</t>
+    <t>29 juin 2028</t>
   </si>
   <si>
     <t>Une évaluation interne a révélé qu'un délai supplémentaire ainsi qu'un soutien externe étaient nécessaires pour qu'un programme d'opérateurs agréés puisse être élaboré et mis en œuvre avec succès. Plus précisément, l'élaboration du cadre législatif et réglementaire doit se poursuivre de façon à tenir compte des nouveaux processus et des nouvelles procédures ainsi que de la nécessité de conclure des accords de reconnaissance mutuelle. Une assistance extérieure est également requise: i) pour renforcer les capacités des fonctionnaires des douanes; et ii) pour élaborer des programmes de sensibilisation visant à renforcer la coopération des intervenants potentiels en ce qui concerne le partage de renseignements confidentiels essentiels au processus et, en fin de compte, pour améliorer l'adoption du programme.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>•	Examen des politiques, des procédures et des opérations existantes en matière de gestion et de manutention des marchandises périssables à tous les ports d'entrée en vue d'une modernisation visant l'alignement sur les normes internationales.</t>
   </si>
   <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t>•	Réalisation d'une étude diagnostique sur l'existence et l'utilisation de politiques et de dispositions législatives concernant l'acceptation de copies à toutes les frontières et dans tous les organismes de réglementation, en vue de moderniser et de développer l'instrument adéquat, conformément aux normes internationales.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>29 décembre 2023</t>
   </si>
   <si>
-    <t>30 décembre 2026</t>
+    <t>30 juin 2028</t>
   </si>
   <si>
     <t>Banque mondiale, TFAF, Canada-CARICOM EDI</t>
   </si>
   <si>
     <t>•	Formation et renforcement des capacités et assistance financière pour obtenir le soutien informatique nécessaire.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -546,51 +546,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -943,59 +943,50 @@
         <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>56</v>
       </c>
       <c r="I12" t="s">
         <v>57</v>
       </c>
       <c r="J12" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>