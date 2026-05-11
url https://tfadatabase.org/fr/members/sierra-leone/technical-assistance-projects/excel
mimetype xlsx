--- v1 (2026-02-11)
+++ v2 (2026-05-11)
@@ -245,51 +245,51 @@
     <t>- 	Assistance pour procéder à une évaluation et à la mise en œuvre éventuelle de l'option pertinente de paiement par voie électronique dans SYDONIA World.
 - 	Assistance pour établir des contacts avec les parties prenantes et élaborer un programme de sensibilisation du public afin d'informer les négociants sur l'option de paiement par voie électronique et d'encourager son adoption.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Sensibilisation</t>
   </si>
   <si>
     <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
   </si>
   <si>
     <t>Séparation de la mainlevée</t>
   </si>
   <si>
     <t>- 	Assistance à tous les organismes techniques présents aux frontières pour l'élaboration de procédures spécifiques à chaque organisme et de règlements concernant la mise en œuvre de la mesure considérée.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
     <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
-    <t>IMF</t>
+    <t>FMI</t>
   </si>
   <si>
     <t>- 	Assistance pour l'élaboration d'un cadre national de gestion des risques en vue d'inclure tous les autres organismes de réglementation présents aux frontières.
 - 	Assistance pour le renforcement des capacités à l'intention des unités/fonctionnaires responsables de l'évaluation des risques et l'analyse des données pour tous les organismes présents aux frontières.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
     <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>- 	Assistance pour le renforcement des capacités du personnel chargé du contrôle après dédouanement en ce qui concerne les normes et les techniques de comptabilité et d'audit, l'audit des systèmes, les logiciels pour les systèmes comptables et l'évaluation des risques pour la planification des audits.
 - 	Assistance pour procéder à une évaluation des prescriptions éventuelles et à la fourniture de logiciels de gestion de l'audit.
 - 	Assistance pour examiner les procédures types de contrôle après dédouanement et formuler des recommandations à leur sujet.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>7.6.1, 7.6.2</t>
   </si>