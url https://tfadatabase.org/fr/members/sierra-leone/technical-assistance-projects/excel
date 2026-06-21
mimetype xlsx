--- v2 (2026-05-11)
+++ v3 (2026-06-21)
@@ -12,431 +12,368 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>30 novembre 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>- 	Assistance pour procéder à une évaluation et pour clarifier, au besoin, la législation et/ou les mesures formelles, afin que toutes les autorités présentes aux frontières soient obligées de publier les règles, procédures et autres renseignements pertinents.
 - 	Assistance pour procéder à une évaluation des besoins en matière d'information, en particulier ceux des PME locales, et pour identifier les formes de communication appropriées et efficaces pour la diffusion des renseignements des types décrits dans la disposition de l'AFE dans le contexte de la Sierra Leone.
 - 	Assistance pour définir les responsabilités et pour établir les mesures administratives et opérationnelles appropriées au sein de chacune des autorités désignées présentes aux frontières afin de faire en sorte que les renseignements spécifiés dans la disposition de l'AFE soient préparés, publiés et mis à jour rapidement.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>- 	Assistance pour la réalisation d'une étude de faisabilité concernant la mise en œuvre d'un portail national sur le commerce.
 - 	Assistance pour l'établissement du portail sur le commerce (y compris en ce qui concerne le fondement juridique, la structure organisationnelle, les procédures de coordination et de maintien des renseignements à jour et la formation).
 - 	Assistance pour l'achat de l'équipement informatique et du matériel de bureau nécessaires au fonctionnement du portail national sur le commerce.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>- 	Assistance concernant les compétences politiques et techniques relatives à la conception et à la mise en place d'un point national d'information sur le commerce.
 - 	Assistance pour l'élaboration d'un plan de mise en place du point d'information.
 - 	Assistance pour dispenser la formation concernant l'administration et le fonctionnement du point d'information.
 - 	Assistance pour l'achat de l'équipement informatique et du matériel de bureau nécessaires au fonctionnement du point d'information sur le commerce.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t>- 	Soutien technique à la mise en œuvre des procédures de consultation des autorités présentes aux frontières, y compris une assistance pour l'élaboration de lignes directrices et la formation.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>- 	Compétences techniques concernant les mécanismes de consultation efficaces et les meilleures pratiques.
 - 	Formation des secteurs privé et public à des méthodes et des pratiques de consultation efficaces.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>- 	Assistance pour évaluer et clarifier, selon les besoins, la législation, la réglementation et/ou les mesures formelles de manière à ce que les douanes soient habilitées à rendre des décisions anticipées et disposent de politiques et de procédures à cet effet, conformément à l'article 3 de l'AFE de l'OMC.
 - 	Aide pour fournir une assistance en matière de renforcement des capacités en vue d'élaborer et de mettre en œuvre un programme de formation à l'intention des fonctionnaires des douanes aux fins de l'élaboration et de l'exécution des "décisions anticipées", ainsi qu'une formation supplémentaire en matière de classification tarifaire, de règles d'origine et d'évaluation en douane pour soutenir cette nouvelle fonction.
 - 	Assistance pour établir des contacts avec les parties prenantes et élaborer un programme de sensibilisation du public afin d'informer les négociants sur le service relatif aux décisions anticipées et sur la manière de présenter les demandes, les formulaires et les renseignements requis, ainsi que d'encourager l'adoption de cette mesure de facilitation des échanges.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>- 	Assistance pour évaluer et clarifier, selon les besoins, la législation, la réglementation et/ou les mesures formelles afin que les procédures de recours en douane soient suffisantes pour satisfaire aux prescriptions de l'article 4 de l'AFE de l'OMC.
 - 	Aide pour fournir une assistance en matière de renforcement des capacités en vue d'élaborer et de mettre en œuvre un programme de formation à l'intention des fonctionnaires des douanes afin de répondre aux demandes de recours, ainsi qu'une formation supplémentaire, selon les besoins, pour soutenir cette nouvelle fonction.
 - 	Assistance pour établir des contacts avec les parties prenantes et élaborer un programme de sensibilisation du public afin d'informer les négociants sur le service relatif aux décisions anticipées et sur la manière de présenter les demandes, les formulaires et les renseignements requis pour introduire un recours.</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>- 	Assistance pour automatiser dans SYDONIA World le système d'alerte et les flux de travail visant à répondre aux contrôles renforcés.
 - 	Assistance pour automatiser dans SYDONIA World les notifications de contrôles renforcés destinées aux négociants.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>- 	Assistance pour élaborer des "lignes directrices concernant l'inspection" spécifiques aux organismes techniques et des procédures opérationnelles pour le deuxième essai.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>- 	Assistance pour fournir des activités de renforcement des capacités sur l'examen des redevances et impositions afin d'en réduire le nombre et la diversité.
 - 	Assistance pour établir un groupe de travail intersectoriel chargé d'examiner régulièrement les coûts des services publics relevant du Comité national de la facilitation des échanges.</t>
   </si>
   <si>
     <t>Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>- 	Assistance pour fournir des activités de renforcement des capacités concernant le calcul et l'enregistrement des coûts des services publics.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>- 	Assistance pour la révision de la Loi douanière afin de renforcer les sections relatives au traitement avant arrivée et de renforcer les capacités en matière de rédaction des cadres réglementaires.
 - 	Assistance pour l'élaboration et la mise en œuvre du module "pré-arrivée" dans SYDONIA.
 - 	Assistance pour la connexion d'autres organismes de réglementation au système SYDONIA.
 - 	Assistance pour établir des contacts avec les parties prenantes et élaborer un programme de sensibilisation du public afin d'informer les négociants sur le traitement avant arrivée et sur les moyens d'y accéder.</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
     <t>- 	Assistance pour procéder à une évaluation et à la mise en œuvre éventuelle de l'option pertinente de paiement par voie électronique dans SYDONIA World.
 - 	Assistance pour établir des contacts avec les parties prenantes et élaborer un programme de sensibilisation du public afin d'informer les négociants sur l'option de paiement par voie électronique et d'encourager son adoption.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Sensibilisation</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Séparation de la mainlevée</t>
   </si>
   <si>
     <t>- 	Assistance à tous les organismes techniques présents aux frontières pour l'élaboration de procédures spécifiques à chaque organisme et de règlements concernant la mise en œuvre de la mesure considérée.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
+  </si>
+  <si>
+    <t>Oui</t>
   </si>
   <si>
     <t>FMI</t>
   </si>
   <si>
     <t>- 	Assistance pour l'élaboration d'un cadre national de gestion des risques en vue d'inclure tous les autres organismes de réglementation présents aux frontières.
 - 	Assistance pour le renforcement des capacités à l'intention des unités/fonctionnaires responsables de l'évaluation des risques et l'analyse des données pour tous les organismes présents aux frontières.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>- 	Assistance pour le renforcement des capacités du personnel chargé du contrôle après dédouanement en ce qui concerne les normes et les techniques de comptabilité et d'audit, l'audit des systèmes, les logiciels pour les systèmes comptables et l'évaluation des risques pour la planification des audits.
 - 	Assistance pour procéder à une évaluation des prescriptions éventuelles et à la fourniture de logiciels de gestion de l'audit.
 - 	Assistance pour examiner les procédures types de contrôle après dédouanement et formuler des recommandations à leur sujet.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t>- 	Assistance pour examiner/mettre à jour le questionnaire de l'étude sur le temps nécessaire à la mainlevée.
 - 	Assistance pour former tous les organismes à ce qu'exige la réalisation de l'étude sur le temps nécessaire à la mainlevée.
 - 	Assistance pour l'analyse des résultats de l'l'étude sur le temps nécessaire à la mainlevée.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>- 	Assistance pour l'analyse, la conception et la planification d'un programme d'opérateurs agréés adapté à la Sierra Leone, compte tenu des modèles de pays comparables.
 - 	Assistance pour l'établissement des règles, procédures et structures administratives de soutien nécessaires à la mise en œuvre d'un programme d'opérateurs agréés.
 - 	Assistance pour la conception de procédures simplifiées pouvant être proposées aux opérateurs agréés (ou en général).</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>- 	Assistance pour effectuer une étude de faisabilité en vue de la réalisation et de la conception éventuelle de procédures spéciales de mainlevée accélérée du fret aérien (compte tenu des Directives de l'OMD aux fins de la mainlevée immédiate).
 - 	Assistance pour examiner et réviser la législation, selon les besoins, en vue de permettre des procédures simplifiées pour les envois exprès.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>- 	Assistance pour mettre en place un environnement de gestion coordonnée aux frontières (y compris le soutien juridique, procédural/opérationnel et technique).
 - 	Assistance pour le renforcement des capacités concernant la coordination, l'établissement des programmes, la gestion des réunions, etc., entre organismes.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Mouvement des marchandises</t>
   </si>
   <si>
     <t>- 	Assistance pour la mise au point d'outils d'automatisation concernant les marchandises destinées à l'importation sous contrôle douanier dans SYDONIA et établissement de profils de risque spécifiques.
 - 	Aide à l'achat d'outils mobiles pour l'automatisation des postes frontière.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>- 	Assistance pour l'élaboration de mesures juridiques ou politiques appropriées et la mise en œuvre des procédures.
 - 	Assistance pour le renforcement des capacités des autorités présentes aux frontières en ce qui concerne la réalisation des études d'impact de la réglementation et des analyses d'impact sur le commerce.
 - 	Assistance pour établir un groupe de travail sectoriel relevant du Comité national de la facilitation des échanges en vue de l'examen régulier des règles, formalités ou prescriptions en matière d'importation/exportation ou de documents requis.</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t>- 	Assistance pour l'élaboration de règles concernant l'utilisation de copies des documents requis, sur la base des meilleures pratiques internationales.</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>- 	Assistance pour soutenir la mise en place par la Sierra Leone de règlements et d'instructions (y compris les procédures opérationnelles normalisées) nécessaires à la mise en œuvre de la Loi douanière, en assurant la cohérence avec l'AFE et la Convention de Kyoto révisée.
 - 	Assistance pour effectuer une évaluation des besoins en formation et pour offrir des programmes de formation au personnel des douanes et aux courtiers en douane en ce qui concerne les normes internationales et les meilleures pratiques relatives à la facilitation des échanges, en particulier dans les domaines hautement prioritaires de la gestion des risques, des instruments juridiques, des instruments de l'OMD/OMC et de l'utilisation des technologies de l'information dans les initiatives en matière de facilitation des échanges.</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>- 	Assistance pour l'élaboration du Plan directeur du guichet unique national et nécessité d'étudier l'option consistant à élaborer une solution de guichet unique national.</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procédures communes à la frontière</t>
   </si>
   <si>
     <t>- 	Assistance pour examiner le code douanier en vigueur afin d'y déceler toute insuffisance susceptible d'empêcher les douane de mettre en œuvre des règlements ou des procédures opérationnelles normalisées visant à réduire les incohérences.
 - 	Assistance pour élaborer et mettre en œuvre une réglementation douanière qui améliorera la cohérence des procédures douanières, que le système commercial douanier soit disponible ou non.
 - 	Aide à l'achat d'infrastructures d'automatisation pour certains points de passage à la frontière.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>- 	Assistance pour l'élaboration de mandats et de descriptions de postes à l'intention du personnel des douanes responsable en la matière.
 - 	Assistance pour mettre en place des procédures concernant les échanges de renseignements entre les douanes conformément à la disposition de l'AFE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -807,823 +744,823 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.1</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>2.1</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" t="s">
         <v>26</v>
-      </c>
-[...19 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.2</v>
       </c>
       <c r="B6">
         <v>2.2</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
         <v>28</v>
       </c>
-      <c r="F6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>3</v>
       </c>
-      <c r="B7" t="s">
-        <v>34</v>
+      <c r="B7">
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>4</v>
       </c>
-      <c r="B8" t="s">
-        <v>38</v>
+      <c r="B8">
+        <v>4</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>41</v>
+      <c r="B9">
+        <v>5.1</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>45</v>
+      <c r="B10">
+        <v>5.3</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>50</v>
+      <c r="B11">
+        <v>6.1</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="J11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.2</v>
       </c>
-      <c r="B12" t="s">
-        <v>55</v>
+      <c r="B12">
+        <v>6.2</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.1</v>
       </c>
-      <c r="B13" t="s">
-        <v>58</v>
+      <c r="B13">
+        <v>7.1</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="J13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.2</v>
       </c>
       <c r="B14">
         <v>7.2</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.3</v>
       </c>
-      <c r="B15" t="s">
-        <v>65</v>
+      <c r="B15">
+        <v>7.3</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>69</v>
+      <c r="B16">
+        <v>7.4</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="I16" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="J16" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.5</v>
       </c>
-      <c r="B17" t="s">
-        <v>74</v>
+      <c r="B17">
+        <v>7.5</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="J17" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.6</v>
       </c>
-      <c r="B18" t="s">
-        <v>78</v>
+      <c r="B18">
+        <v>7.6</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="I18" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="J18" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
-      <c r="B19" t="s">
-        <v>83</v>
+      <c r="B19">
+        <v>7.7</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="J19" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>87</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="J20" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>8</v>
       </c>
-      <c r="B21" t="s">
-        <v>91</v>
+      <c r="B21">
+        <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H21" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="I21" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="J21" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>9</v>
       </c>
       <c r="B22">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="J22" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="J23" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.2</v>
       </c>
-      <c r="B24" t="s">
-        <v>101</v>
+      <c r="B24">
+        <v>10.2</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="J24" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.3</v>
       </c>
       <c r="B25" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="J25" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.4</v>
       </c>
-      <c r="B26" t="s">
-        <v>107</v>
+      <c r="B26">
+        <v>10.4</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I26" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="J26" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>10.7</v>
       </c>
-      <c r="B27" t="s">
-        <v>111</v>
+      <c r="B27">
+        <v>10.7</v>
       </c>
       <c r="C27" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I27" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="J27" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>12</v>
       </c>
-      <c r="B28" t="s">
-        <v>115</v>
+      <c r="B28">
+        <v>12</v>
       </c>
       <c r="C28" t="s">
-        <v>116</v>
+        <v>95</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I28" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="J28" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">