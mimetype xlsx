--- v2 (2026-02-04)
+++ v3 (2026-04-27)
@@ -158,51 +158,51 @@
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>27 août 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien spécialisé pour l'élaboration d'une stratégie de consultation du public.
 •	Renforcement des capacités du personnel pour l'élaboration d'une stratégie/politique et de procédures de consultation et la tenue de consultations.
 </t>
   </si>
   <si>
     <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
-    <t>ITC, BAD, Trade Facilitation Agreement Facility</t>
+    <t>CCI, BAD, TFAF</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Equipment/technology for upgrading the laboratory.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
     <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Expert support on the design and establishment of a notification system for enhanced controls or inspections.
 •	Staff capacity building on implementing a notification system for enhanced controls or inspections.
 •	ICT Infrastructure for establishing an automated notification system.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>