--- v3 (2026-04-27)
+++ v4 (2026-06-13)
@@ -12,420 +12,366 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>30 juin 2018</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien spécialisé pour l'élaboration d'un système de gestion de l'information.
 •	Soutien juridique spécialisé pour la rédaction des modifications légales à apporter aux ordonnances/lois/règlements existants.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/acts/regulations.
 •	ICT Infrastructure for internal information management systems, maintaining and upgrading agency website.
 •	Infrastructure (software) for Trade Information Portal.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>30 juin 2023</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	ICT infrastructure and technology for maintaining enquiry points.
 •	Staff capacity building on operating and maintaining enquiry points.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>10 octobre 2025</t>
   </si>
   <si>
     <t>•	Soutien pour la création d'un guichet unique électronique pour la gestion de l'information qui indique les supports officiels où les renseignements sont publiés, l'adresse universelle du site Web du Portail d'information commerciale et les coordonnées des points d'information chargés de répondre aux demandes de renseignements, et qui permette de présenter des notifications de manière rapide et régulière.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Staff capacity building on developing procedures; managing notification and public comment on proposed laws and regulations.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>27 août 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien spécialisé pour l'élaboration d'une stratégie de consultation du public.
 •	Renforcement des capacités du personnel pour l'élaboration d'une stratégie/politique et de procédures de consultation et la tenue de consultations.
 </t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>CCI, BAD, TFAF</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Equipment/technology for upgrading the laboratory.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Expert support on the design and establishment of a notification system for enhanced controls or inspections.
 •	Staff capacity building on implementing a notification system for enhanced controls or inspections.
 •	ICT Infrastructure for establishing an automated notification system.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Testing kits and other relevant laboratory equipment/materials.
 •	Support to develop testing parameters and accreditation for veterinary laboratories.
 •	ICT infrastructure and technology (networking, automation, high-speed internet).
 </t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>30 juin 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Expert support on reviewing the current fee structure.
 •	Staff capacity building on periodic review of fees and charges.
 </t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>•	Expert support on reviewing the current fee structure.</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Séparation de la mainlevée</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Expert support on the design and establishment of a risk management system.
 •	ICT Infrastructure and technology for an automated risk management system.
 •	Staff capacity building on implementing the risk management system.
 </t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>21 août 2024</t>
   </si>
   <si>
     <t>BAD</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>15 décembre 2018</t>
   </si>
   <si>
     <t>•	Staff capacity building on designing, planning and implementing TRS.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Staff capacity building on design, implementation and review of authorized trader scheme.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t xml:space="preserve">•	Expert support on developing a coordination mechanism for relevant border agencies on prioritized examination of perishable goods.
 •	Advance testing facilities and technology.
 •	Staff capacity building on the use of advanced testing facilities and techniques.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>31 décembre 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Expert support on developing a strategy/framework for border agency cooperation.
 •	Capacity building support for staff on border agency cooperation.
 </t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Expert support on developing a system for periodic review of formalities and documentation requirements.
 •	Capacity building support for responsible staff on conducting periodic reviews.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Expert support on developing a system for periodic review of formalities and documentation requirements.
 •	ICT infrastructure &amp; technology (to be covered through NSW).
 •	Capacity building support to staff on the benefits of electronic documentation and processes.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Capacity building support to staff on the relevant international standards, testing procedures and international best practices.
 </t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
-    <t>WB, BAD, CNUCED</t>
+    <t>Banque mondiale, BAD, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Expert support on developing a blueprint for the NSW.
 •	ICT Infrastructure for automation at each agency.
 •	ICT infrastructure for the NSW.
 •	Staff capacity building on implementing the NSW.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>•	Soutien spécialisé pour l'élaboration d'un régime de respect volontaire.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -795,731 +741,731 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>19</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
+        <v>28</v>
+      </c>
+      <c r="J5" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>2.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
         <v>32</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>33</v>
-      </c>
-[...16 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8">
+        <v>3</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>40</v>
       </c>
-      <c r="C8" t="s">
+      <c r="I8" t="s">
         <v>41</v>
       </c>
-      <c r="D8" t="s">
+      <c r="J8" t="s">
         <v>42</v>
-      </c>
-[...16 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>5.1</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
         <v>23</v>
       </c>
-      <c r="F9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>51</v>
+      <c r="B10">
+        <v>5.3</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I10" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>6.1</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.2</v>
       </c>
-      <c r="B12" t="s">
-        <v>59</v>
+      <c r="B12">
+        <v>6.2</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="J12" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.3</v>
       </c>
-      <c r="B13" t="s">
-        <v>63</v>
+      <c r="B13">
+        <v>7.3</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="J13" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.4</v>
       </c>
-      <c r="B14" t="s">
-        <v>67</v>
+      <c r="B14">
+        <v>7.4</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I14" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.5</v>
       </c>
-      <c r="B15" t="s">
-        <v>70</v>
+      <c r="B15">
+        <v>7.5</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="I15" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="J15" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.6</v>
       </c>
-      <c r="B16" t="s">
-        <v>74</v>
+      <c r="B16">
+        <v>7.6</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="I16" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="J16" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.7</v>
       </c>
-      <c r="B17" t="s">
-        <v>78</v>
+      <c r="B17">
+        <v>7.7</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="I17" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="J17" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.9</v>
       </c>
-      <c r="B18" t="s">
-        <v>83</v>
+      <c r="B18">
+        <v>7.9</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I18" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="J18" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>8</v>
       </c>
-      <c r="B19" t="s">
-        <v>87</v>
+      <c r="B19">
+        <v>8</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I19" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="J19" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.1</v>
       </c>
       <c r="B20" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="J20" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.2</v>
       </c>
-      <c r="B21" t="s">
-        <v>94</v>
+      <c r="B21">
+        <v>10.2</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="J21" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.3</v>
       </c>
       <c r="B22" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D22" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I22" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="J22" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.4</v>
       </c>
-      <c r="B23" t="s">
-        <v>101</v>
+      <c r="B23">
+        <v>10.4</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="D23" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="E23" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="I23" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="J23" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
-      <c r="B24" t="s">
-        <v>106</v>
+      <c r="B24">
+        <v>12</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I24" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="J24" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">