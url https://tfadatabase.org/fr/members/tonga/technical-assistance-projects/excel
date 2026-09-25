--- v2 (2026-06-21)
+++ v3 (2026-09-25)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>22 février 2019</t>
   </si>
   <si>
     <t>31 décembre 2029</t>
   </si>
   <si>
     <t>Non</t>
   </si>