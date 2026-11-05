--- v3 (2026-09-25)
+++ v4 (2026-11-05)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
-    <t>Technical Assistance needs notified</t>
+    <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>22 février 2019</t>
   </si>
   <si>
     <t>31 décembre 2029</t>
   </si>
   <si>
     <t>Non</t>
   </si>
@@ -111,50 +111,62 @@
   <si>
     <t xml:space="preserve">Les douanes ont besoin que le cadre juridique soit mis en place et attendent une aide en
 matière de renforcement des capacités. </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Les douanes ont délibéré et ont validé la catégorie C car aucune procédure n'est prévue
 pour cette exigence. </t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>22 février 2018</t>
   </si>
   <si>
     <t>Australie, Nouvelle-Zélande, OMD</t>
+  </si>
+  <si>
+    <t>Legal/Policy:
+• Technical assistance to develop a mechanism to ensure enhanced coordination and collaboration between border agencies on risk identification and application of risk management.
+Procedures:
+• Technical assistance to develop necessary procedures that ensures effective implementation of risk management system.
+Human Resources/Training:
+• Technical assistance to develop capacity in relevant border agencies to ensure understanding and application of risk assessment and risk management to allow for better risk identification, analysis, assessment and treatment.
+ICT:
+• Enhance technological capacity for border agencies necessary to implement the risk management system.
+Infrastructure/Equipment:
+• Provision of appropriate technology and equipment to support the implementation of a proper risk management system.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>OMD</t>
   </si>
   <si>
     <t>Une assistance technique sera requise pour la mise en place des processus et procédures intégrant les éléments ci-après pour tous les aspects de la gestion des risques:
 o Élaborer des règles et une procédure de dédouanement incluant un cadre basé sur les risques et le contrôle après dédouanement, en s'inspirant de la Convention de Kyoto révisée.
 o Définir un mandat pour le Comité de gestion des risques.
 o Arrêter une description de poste pour le personnel chargé de la gestion des risques, et mettre en place un service de la gestion des risques.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'analyse des données relatives aux transactions couvertes par la
 Convention sur la conservation des espèces migratrices appartenant à la faune sauvage (CMS), et à la définition de critères pour les marchandises à haut risque.
 o Élaborer des profils de risques en exploitant les données relatives aux transactions au titre de la CMS.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'application d'une approche fondée sur les risques pour le dédouanement.
 Une assistance technique sera requise pour l'élaboration des processus et procédures intégrant les éléments suivants dans tous les aspects du contrôle après
 dédouanement:
 o Arrêter une description de poste pour le personnel chargé du contrôle après dédouanement et renforcer le service chargé du contrôle après dédouanement.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'analyse des données disponibles sur les transactions au titre de la CMS
 et à la sélection des importations/entreprises en vue de contrôles sur pièces et de contrôles sur le terrain.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine au contrôle après dédouanement.
@@ -184,91 +196,99 @@
   </si>
   <si>
     <t xml:space="preserve">Une assistance technique sera requise pour la mise en place des processus et procédures intégrant les éléments ci-après pour tous les aspects de la gestion des risques:
 o Élaborer des règles et une procédure de dédouanement incluant un cadre basé sur les risques et le contrôle après dédouanement, en s'inspirant de la Convention
 de Kyoto révisée.
 o Définir un mandat pour le Comité de gestion des risques.
 o Arrêter une description de poste pour le personnel chargé de la gestion des risques, et mettre en place un service de la gestion des risques.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'analyse des données relatives aux transactions couvertes par la
 Convention sur la conservation des espèces migratrices appartenant à la faune sauvage (CMS), et à la définition de critères pour les marchandises à haut risque.
 o Élaborer des profils de risques en exploitant les données relatives aux transactions au titre de la CMS.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'application d'une approche fondée sur les risques pour le dédouanement.
 Une assistance technique sera requise pour l'élaboration des processus et procédures intégrant les éléments suivants dans tous les aspects du contrôle après
 dédouanement:
 o Arrêter une description de poste pour le personnel chargé du contrôle après dédouanement et renforcer le service chargé du contrôle après dédouanement.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine à l'analyse des données disponibles sur les transactions au titre de la CMS
 et à la sélection des importations/entreprises en vue de contrôles sur pièces et de contrôles sur le terrain.
 o Former le personnel des douanes et le personnel chargé des mesures de quarantaine au contrôle après dédouanement.
 o Élaborer et mettre en application un programme de sensibilisation à l'intention des acteurs du commerce à propos du rôle du contrôle après dédouanement et des
 exigences réglementaires qui s'y rattachent.
 </t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
+    <t>Procedures:
+• Support on developing a framework for border agency cooperation; draw up of a harmonized border procedures manual for border agencies.
+• Preparation of texts establishing and organizing joint controls and one-stop border post control.
+Human Resources/Training:
+• Support for staff on border agency cooperation.
+• Training in and awareness-raising of new cooperation practices for border agency officials.</t>
+  </si>
+  <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>Soutien à la mise en place d'un cadre réglementaire et législatif.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien à l'élaboration de règles ou de procédures sur l'examen des normes
 internationales applicables et pour permettre aux Tonga d'appliquer la recommandation de
 l'OMD les invitant à se mettre en conformité avec la Convention de Kyoto révisée.
 </t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien en vue d'une étude de faisabilité sur la viabilité d'un dispositif de guichet unique et, en fonction des conclusions, soutien à sa mise en place – sous réserve de viabilité.
 </t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -562,51 +582,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -753,317 +773,314 @@
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6">
         <v>7.4</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
+      <c r="I6" t="s">
+        <v>32</v>
+      </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
       <c r="B7">
         <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
       <c r="B8">
         <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
       <c r="B9">
         <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="I10" t="s">
+        <v>46</v>
       </c>
       <c r="J10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.1</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.2</v>
       </c>
       <c r="B12">
         <v>10.2</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.3</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.4</v>
       </c>
       <c r="B14">
         <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>