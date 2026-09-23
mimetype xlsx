--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>30 June 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
@@ -128,50 +128,53 @@
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>30 June 2025</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>The National Board of Revenue is currently working to implement this Measure with technical assistance from the USAID.
 Assistance required:
 1.	Support for legislation
 2.	Consultation with stakeholders through workshops, seminars and round table meetings
 3.	Training
 4.	Capacity development</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Risk management</t>
+  </si>
+  <si>
+    <t>30 June 2029</t>
   </si>
   <si>
     <t>The National Board of Revenue is currently working to implement this measure with technical assistance from the USAID and the World Bank Group (WBG). Assistance required:
 1.	Support for legislation.
 2.	Consultation.
 3.	Training
 4.	Capacity development
 5.	Need Assessment
 The Plant Quarantine Wing has previously received training from the WBG. it requires assistance from development partners for.
 1.	Capacity development of surveillance mechanism.
 2.	Establishment of pest Risk Analysis (PRA) procedure.
 3.	Technical support on risk assessment and mitigation. 
 4.	Documentary and awareness development program in social media for moral and ethical responsibilities.
 5.	preparation of some SOPs and manuals for risk management issues.
 The Bangladesh Standards and Testing Institute (BSTI) is working to implement this measure wing technical assistance from the World Bank Group. It requires assistance for:
 1.	Stabilization of the Risk management system following international best practices.
 2.	Training for the Risk Management Committee members. 
 3.	On-site visit for Risk Management Committee that have successfully established the system.
 No development partner is currently working with Bangladesh Atomic Energy Commission in this regard. It requires assistance from development partners in the area of risk management.
 For Developing laboratory facilities, accredited process is going on. plant quarantine wing of DAE need official assistance.
 Mentioned that, automation process of import and export permit already been started.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
@@ -811,313 +814,313 @@
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6">
         <v>7.4</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
       <c r="B7">
         <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
       <c r="B8">
         <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
       <c r="B9">
         <v>7.8</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
       <c r="B10">
         <v>7.9</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13">
         <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">