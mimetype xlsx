--- v0 (2026-06-09)
+++ v1 (2026-09-23)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
-    <t>TA needs notified</t>
+    <t>Technical Assistance needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>15 January 2022</t>
   </si>
   <si>
     <t>15 July 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
@@ -94,50 +94,53 @@
   </si>
   <si>
     <t>15 January 2024</t>
   </si>
   <si>
     <t>15 January 2027</t>
   </si>
   <si>
     <t>Cooperation to strengthen diagnostic laboratories in the areas of plant health, animal health and food safety. This contribution will focus on establishing adequate infrastructure in terms of appropriate control points for inspection and quarantine, laboratory equipment, and reagents, etc. 
 Staff training is required on new analytical methodologies. Cooperation is also required to help organize workshops on the following subjects:
 •	Establishing methods to ensure the quality of activities carried out in customs laboratories.
 •	Optimizing the process for meeting the necessary requirements for compliance with ISO standards.
 •	Evaluation, verification and control of laboratory conditions and the methods used.
 To this end, it is suggested that trainers have experience of the following:
 •	Preparation of a laboratory management model; instructions and procedures; equipment maintenance and calibration plans; and analytical instruments.
 •	Implementation of quality systems in customs laboratories.
 •	Implementation and use of methodologies.
 •	Physico-chemical analysis of samples of goods for tariff classification purposes.
 Safety measures to protect facilities, equipment and instruments assigned to the division.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>Risk management</t>
+  </si>
+  <si>
+    <t>15 January 2028</t>
   </si>
   <si>
     <t>Cooperation for training and technical assistance with a view to implementing systems for the exchange of information between countries on levels of risk. Better practices and new procedures are needed to deal with high- and low-risk goods.
 A risk management assessment is required, which takes into account all the parameters of the bodies involved in trade in goods.
 Cooperation is also requested to ensure the exchange of information (creation of statistical models, forecasts and better risk management practices) between other customs offices and control bodies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
   <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>15 January 2021</t>
   </si>
   <si>
     <t>Cooperation for training and technical assistance with a view to creating statistical models and improving methodology for the assignment of post-control audits, non-participatory reviews and implementation.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
@@ -628,188 +631,188 @@
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
       <c r="B4">
         <v>7.4</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
       <c r="B5">
         <v>7.5</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.7</v>
       </c>
       <c r="B6">
         <v>7.7</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
       <c r="B7">
         <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
       <c r="B8">
         <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>